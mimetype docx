--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -304,1933 +304,2136 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf sous serre ? En-quête des espaces collectifs dans un immeuble à cour couverte de l’agglomération rennaise</w:t>
+                <w:t xml:space="preserve">Let’s Be Clear: Writing the Everyday Life is Betrayal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clara Architecture/Recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clara.010.0064⟩</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178-179, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13mrn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026416v1</w:t>
+                <w:t xml:space="preserve">hal-05026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s Be Clear: Writing the Everyday Life is Betrayal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quoi de neuf sous serre ? En-quête des espaces collectifs dans un immeuble à cour couverte de l’agglomération rennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178-179, pp.181-195. </w:t>
+              <w:t xml:space="preserve">Clara Architecture/Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10 (2), pp.64-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13mrn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/clara.010.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026434v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Année catastrophe, le moindre geste. Journal de bord</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Material Culture of Exiled Families Housed in Hotels: Tensions between Settling in and Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Material Culture Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96, pp.47-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065990v1</w:t>
+                <w:t xml:space="preserve">hal-04370094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cris de la ville : des femmes écrivent à Ménie Grégoire (1967-1981)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Année catastrophe, le moindre geste. Journal de bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/acrh.28690⟩</w:t>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 112 (1), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.112.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215151v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Material Culture of Exiled Families Housed in Hotels: Tensions between Settling in and Instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les cris de la ville : des femmes écrivent à Ménie Grégoire (1967-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Culture Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, http://journals.openedition.org/acrh/28690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.28690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370094v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 174-175, pp.31-44</w:t>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04416788v1</w:t>
+                <w:t xml:space="preserve">hal-05522328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Exilés et la pandémie en 2020</w:t>
+                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du CREMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1)</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175, pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153524v1</w:t>
+                <w:t xml:space="preserve">halshs-04416788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : habiter en attendant à l’hôtel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les Exilés et la pandémie en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du CREMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290533v1</w:t>
+                <w:t xml:space="preserve">hal-04153524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monseigneur. Excusez la longueur des dis&amp;quot;. Réflexivité populaire et formes du croire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Overney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060710v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and Money Management: Problematising Working-class Subjectivities in French Television Programmes During and after the Post-war Boom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exilés : habiter en attendant à l’hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Unbound: Journal of Current Cultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.8345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461285v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monseigneur. Excusez la longueur des dis&amp;quot;. Réflexivité populaire et formes du croire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1-2), pp.337-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097754ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131111v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir pauvre dans ses meubles. En quête dans un foyer-logement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Women and Money Management: Problematising Working-class Subjectivities in French Television Programmes During and after the Post-war Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vieillissement, marginalité urbaine et mal-logement, 1 (85), pp.17-41</w:t>
+              <w:t xml:space="preserve">Culture Unbound: Journal of Current Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3-4), pp.443-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223197v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quotidien, ça ne coule pas de source ! Enquêter sur la politique ordinaire en cité HLM</w:t>
+                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde Commun</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02936542v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter sur serre à Eden Square. Un espace collectif tempéré à l’épreuve de ses habitants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vieillir pauvre dans ses meubles. En quête dans un foyer-logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vieillissement, marginalité urbaine et mal-logement, 1 (85), pp.17-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433680v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une invitation à penser le rôle des femmes en Hlm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le quotidien, ça ne coule pas de source ! Enquêter sur la politique ordinaire en cité HLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Habitat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Petits citadins, mauvais citoyens ?, 4, p. 192-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384077v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02936542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrandir la parole des habitants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une invitation à penser le rôle des femmes en Hlm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+              <w:t xml:space="preserve">Actualités Habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02150313v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier de femmes en HLM. Archives télévisuelles des années 1960</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Habiter sur serre à Eden Square. Un espace collectif tempéré à l’épreuve de ses habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.2804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011767v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épaisseur des pierres : Climats de France de Marie Richeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Agrandir la parole des habitants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881244v1</w:t>
+                <w:t xml:space="preserve">halshs-02150313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre (sa) part. Habiter, c’est participer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le métier de femmes en HLM. Archives télévisuelles des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Femmes au travail : quelles archives visuelles ?, 6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862358v1</w:t>
+                <w:t xml:space="preserve">hal-02011767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allô, ici c'est Dominique Janvier du CHRS L'Olivier&amp;quot;. Épreuves dans la mise en œuvre de la participation des résidents de centres d’hébergement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'épaisseur des pierres : Climats de France de Marie Richeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Relation d’aide et de soin et épreuves de professionnalité, http://journals.openedition.org/sociologies/5397</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01730897v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin des personnes en grande précarité atteintes de maladies graves et en fin de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prendre (sa) part. Habiter, c’est participer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Fédération JALMALV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.019.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889955v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Allô, ici c'est Dominique Janvier du CHRS L'Olivier&amp;quot;. Épreuves dans la mise en œuvre de la participation des résidents de centres d’hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eliçabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Relation d’aide et de soin et épreuves de professionnalité, http://journals.openedition.org/sociologies/5397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des personnes en grande précarité atteintes de maladies graves et en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eliçabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Fédération JALMALV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des associations étiquetées comme « communautaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.031.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2240,1608 +2443,1608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se dire, s'écrire, écrire au tout puissant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cuire à couvert. Le poids du collectif dans un hôtel social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sollicitations en politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRBC; UBO, Oct 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Repas partagés et cuisines participatives. Sortir le travail alimentaire des sphères domestique et marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322719v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuire à couvert. Le poids du collectif dans un hôtel social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Se dire, s'écrire, écrire au tout puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repas partagés et cuisines participatives. Sortir le travail alimentaire des sphères domestique et marchande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeneuve d’Ascq (Lille), France</w:t>
+              <w:t xml:space="preserve">Les sollicitations en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC; UBO, Oct 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384129v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison : espaces de féminité et territoires du soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international EQELLES «Littérature(s), féminin et féminisme(s) : enjeux, tensions, relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambres à part. Habiter à l’hôtel en bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires "matérialités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULB, Faculté d'architecture La Cambre Horta; Sasha, Jan 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solitude du &amp;quot;vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi du CREMIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche de Montréal sur les inégalités sociales, les disciminations et les pratiques alternatives de citoyenneté, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés : l'intimité à l'hôtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Intimités en migration. Table ronde L'habiter et l'intime, rencontre à trois voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICM; Maison de l'architecture Ile-de-France, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitantes des grands ensembles : mutantes de la société française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“ALLO MÉNIE ?! : Écritures de l’intime et politique à la radio (1967-1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laetitia Overney; Bibia Pavard, Sep 2023, Paris Université Panthéon Assas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter à l'hôtel : le quotidien des familles exilées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi du CREMIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et précarités : penser la recension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Abikchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric de Thoisy. Chaire de Philosophie à l'hôpital. Péniche l'Adamant, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire à la radio : images de la modernité HLM, 1967-1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires bâtisseurs, séminaire UMR AUSser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;cris de la vie&amp;quot; dans les grands ensembles : les lettres à Ménie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complaintes urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Backouche (EHESS-CRH); Nathalie Montel (ENPC-LATTS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les allers-retours Paris-Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études, Femmes et hommes en exil : ville, architecture et soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, ENSA Paris-Val de Seine, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pratiques mémorielles et mobilisation des habitants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mémoires et patrimonialisations des migrations, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'éphémère assistance aux exilés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le sans abrisme en débat, Université Jean Monnet, Centre Max Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La participation comme une contre-enquête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Participation citoyenne et habitante au développement social et urbain, EPAU, Université Alger 2, VUDD, LASADET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire la ville avec ses habitants. L’expérience d’une coopérative de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Citoyennetés académiques : Slow science et recherche-action, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force des émotions : les échanges de mails de la Coordination des habitants de Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international La démocratie participative : refoulement ou formalisation des émotions ?, GIS Participation et Démocratie, CESSP, CHERPA, Université Paris 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire des femmes. Le logement social au Salon des Arts Ménagers, Paris, 1959</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“On the role of 20th century exhibitions in shaping housing discourses”, ENSA Paris Malaquais, Politecnico di Milano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de parole dans un Grand Ensemble : saisir le sens de ces voix faibles avec Michel de Certeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Michel de Certeau et les problématiques de l'habiter : Langages, communications, espaces, quotidiennetés, Université Jules Verne, Maison de l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier « la petite politique » au long cours : l'endurance d'un collectif d'habitants et la justesse descriptive de l'ethnographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Annuelles d'Ethnographie de l'EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de recherche et débordements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de recherche et débordements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France. pp.309-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3851,416 +4054,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés : ce qu'habiter à l'hôtel veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 196 p., ill., 2021, Réflexions en partage, 978-2-11-138193-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny j'peux pas me passer de toi. Écritures de séparation et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayard, 2019, 978-2-227-49685-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boe Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de l'exilé : du refuge à l'installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Puca, 32 p., 2018, Réflexions en partage, 978-2-11-138160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4270,963 +4473,963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Groueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Vadelorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)penser les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles archives féministes du logement social ? Une mémoire discrète et émiettée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bard; Pauline Boivineau; Marion Charpenel; Bénédicte Grailles; Audrey Lasserre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, Archives du féminisme, 978-2-7535-8799-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion et contre-point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Faire avec les habitants : des collaborations renouvelées dans l'habitat social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se dire, s'écrire dans un coin de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves-Marie Bercé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des gens simples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, 978-2-7535-7971-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Tradition and Modernity: Making Housing Women's business. The Flat-Referendum, Salon des Arts Ménagers, Paris, 1959</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Housing Project. Discourses, Ideals, Models and Politics in 20th Century Exhibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, 2020, 9789462701823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soin apporté aux grands précaires. Circulations d’enquêtes et écritures attentives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps du sans abrisme : enquêtes de terrain et problème public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux en résistance à la gouvernementalité écologique. Le cas de Can Masdeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Doñate Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Marquez Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Boissonade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville durable controversée. Les dynamiques urbaines dans le mouvement critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petra, pp.395-422, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des projets de ville durable sont mis à l'épreuve par des collectifs d'habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Doñate Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Marquez Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.273-288, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatique des contre-politiques de la ville : alliances, équipements collectifs et milieux de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Carrel; Catherine Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyennetés ordinaires. Pour une approche renouvelée des pratiques citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.29-64, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01160974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà ''la participation des habitants'' : pour une ethnographie de la petite politique. Le cas d'un collectif d'habitants de la Duchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyennetés ordinaires : pour une approche renouvelée des pratiques citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5236,914 +5439,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et précarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://architecture-precarites.fr/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques contre-culturelles et critique immanente de la métropolisation. Les Cas de GRRRND Zéro à Lyon et Avataria à Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de serre. Technique, usages et imprévisibilité. Evaluation d’Eden square et retour sur deux opérations des années 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2018, 235 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville durable à la ville habitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Doñate Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Marquez Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies graves et fin de vie des personnes en grande précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter en urgence. La personne en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAC. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressaisir la citoyenneté aux bords du politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ressaisir la citoyenneté aux bords du politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliçabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Lemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...112 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6153,280 +6242,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madame à sa tour monte. Relire l'histoire des femmes dans les grands ensembles 1960-1980. Mémoire inédit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pour une ethnographie politique de l'habiter. Mémoire de synthèse, 168p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. EHESS (École des Hautes Études en Sciences Sociales), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04774630v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04774636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une ethnographie politique de l'habiter. Mémoire de synthèse, 168p</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Madame à sa tour monte. Relire l'histoire des femmes dans les grands ensembles 1960-1980. Mémoire inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. EHESS (École des Hautes Études en Sciences Sociales), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04774636v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04774630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons de portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174-175, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6436,539 +6525,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures télévisuelles de l'architecture. https://inatheque.hypotheses.org/43300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile archive : le petit carnet noir d’une fille de Maison publique? Compte-rendu de lecture de “Je n’étais plus aussi bête qu’au commencement. Récit d’une prostituée – vers 1889-1898 cahier anonyme&amp;quot; Mayte Garcia, https://umrausser.hypotheses.org/27874</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pour une architecture qui fait rêver les kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492862v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une architecture qui fait rêver les kids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fragile archive : le petit carnet noir d’une fille de Maison publique? Compte-rendu de lecture de “Je n’étais plus aussi bête qu’au commencement. Récit d’une prostituée – vers 1889-1898 cahier anonyme&amp;quot; Mayte Garcia, https://umrausser.hypotheses.org/27874</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154306v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Duchère, tout est fermé / http://sociologie-narrative.lcsp.univ-paris-diderot.fr/Journal-collectif-4-A-la-Duchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placard grand ouvert : http://sociologie-narrative.lcsp.univ-paris-diderot.fr/Placard-grand-ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler les sources pour l'étude de l'habitat social et l'histoire des femmes : les archives télévisuelles des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny et son public, histoire d'une passion cathodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://inatheque.hypotheses.org/19071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De calamités en calamités/ http://sociologie-narrative.lcsp.univ-paris-diderot.fr/De-calamites-en-calamites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7036,51 +7125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5ACE38D"/>
+    <w:nsid w:val="90D97CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7267,51 +7356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-overney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8198-4165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193767171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laetitia.overney@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.010.0064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.112.0209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8345" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097754ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.031.0012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/exiles-ce-qu-habiter-a-l-hotel-veut-dire-a2160.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Do&#241;ate Sastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Marquez Porras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-overney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8198-4165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193767171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laetitia.overney@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.010.0064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.112.0209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097754ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.031.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/exiles-ce-qu-habiter-a-l-hotel-veut-dire-a2160.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Do&#241;ate Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Marquez Porras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>