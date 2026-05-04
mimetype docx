--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -546,373 +546,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Material Culture of Exiled Families Housed in Hotels: Tensions between Settling in and Instability</w:t>
+                <w:t xml:space="preserve">Les cris de la ville : des femmes écrivent à Ménie Grégoire (1967-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Culture Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, http://journals.openedition.org/acrh/28690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.28690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370094v1</w:t>
+                <w:t xml:space="preserve">hal-04215151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Année catastrophe, le moindre geste. Journal de bord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Material Culture of Exiled Families Housed in Hotels: Tensions between Settling in and Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Culture Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96, pp.47-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/commu.112.0209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04065990v1</w:t>
+                <w:t xml:space="preserve">hal-04370094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cris de la ville : des femmes écrivent à Ménie Grégoire (1967-1981)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215151v1</w:t>
+                <w:t xml:space="preserve">hal-05522328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+                <w:t xml:space="preserve">Année catastrophe, le moindre geste. Journal de bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 112 (1), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.112.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522328v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
               </w:r>
@@ -1333,213 +1333,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and Money Management: Problematising Working-class Subjectivities in French Television Programmes During and after the Post-war Boom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Unbound: Journal of Current Cultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461285v1</w:t>
+                <w:t xml:space="preserve">hal-03131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Women and Money Management: Problematising Working-class Subjectivities in French Television Programmes During and after the Post-war Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture Unbound: Journal of Current Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3-4), pp.443-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03131111v1</w:t>
+                <w:t xml:space="preserve">hal-02461285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir pauvre dans ses meubles. En quête dans un foyer-logement</w:t>
               </w:r>
@@ -2960,204 +2960,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter à l'hôtel : le quotidien des familles exilées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture et précarités : penser la recension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Abikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi du CREMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Architecture et Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric de Thoisy. Chaire de Philosophie à l'hôpital. Péniche l'Adamant, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711635v1</w:t>
+                <w:t xml:space="preserve">hal-04483731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et précarités : penser la recension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter à l'hôtel : le quotidien des familles exilées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric de Thoisy. Chaire de Philosophie à l'hôpital. Péniche l'Adamant, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Midi du CREMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483731v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire à la radio : images de la modernité HLM, 1967-1981</w:t>
               </w:r>
@@ -3357,165 +3357,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pratiques mémorielles et mobilisation des habitants »</w:t>
+                <w:t xml:space="preserve">« L'éphémère assistance aux exilés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mémoires et patrimonialisations des migrations, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Le sans abrisme en débat, Université Jean Monnet, Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929077v1</w:t>
+                <w:t xml:space="preserve">halshs-01929075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'éphémère assistance aux exilés »</w:t>
+                <w:t xml:space="preserve">« Pratiques mémorielles et mobilisation des habitants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le sans abrisme en débat, Université Jean Monnet, Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Mémoires et patrimonialisations des migrations, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929075v1</w:t>
+                <w:t xml:space="preserve">halshs-01929077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La participation comme une contre-enquête »</w:t>
               </w:r>
@@ -5453,51 +5453,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et précarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90D97CB0"/>
+    <w:nsid w:val="C5D2DBD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7356,51 +7356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-overney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8198-4165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193767171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laetitia.overney@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.010.0064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.112.0209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097754ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.031.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/exiles-ce-qu-habiter-a-l-hotel-veut-dire-a2160.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Do&#241;ate Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Marquez Porras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-overney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8198-4165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193767171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laetitia.overney@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.010.0064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28690" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.112.0209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097754ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.031.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/exiles-ce-qu-habiter-a-l-hotel-veut-dire-a2160.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Do&#241;ate Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Marquez Porras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>