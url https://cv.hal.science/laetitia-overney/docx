--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -151,51 +151,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laetitia Overney</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> est sociologue, professeure à l'Université Le Havre-Normandie, membre de l'UMR IDEES et du GT &amp;quot;Penser l'urbain par l'image&amp;quot; Labex Futurs Urbains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ses travaux portent principalement sur les formes d'expressions publiques dans les quartiers populaires et sur les précarités urbaines. Elle a longuement enquêté dans des cités HLM en rénovation en suivant les prises de parole des habitant.e.s. Elle mène actuellement une recherche socio-historique sur le rôle des femmes dans les grands ensembles pendant les trente glorieuses.</w:t>
+        <w:t xml:space="preserve">Ses travaux portent principalement sur les formes d'expressions publiques dans les quartiers populaires et sur les précarités urbaines. Elle a longuement enquêté dans des cités HLM en rénovation en suivant les prises de parole des habitant.e.s. Elle mène actuellement une recherche socio-historique sur le rôle des femmes dans les grands ensembles pendant les trente glorieuses.Elle est responsable du Master Habitat, Accès au Logement et Ingénierie Sociale à l'Université Le Havre-Normandie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adresse professionnelle : Université Le Havre-Normandie 25 Rue Philippe Lebon, 76600 Le Havre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Courriel : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laetitia.overney@univ-lehavre.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -546,282 +546,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cris de la ville : des femmes écrivent à Ménie Grégoire (1967-1981)</w:t>
+                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215151v1</w:t>
+                <w:t xml:space="preserve">hal-05522333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Material Culture of Exiled Families Housed in Hotels: Tensions between Settling in and Instability</w:t>
+                <w:t xml:space="preserve">Les cris de la ville : des femmes écrivent à Ménie Grégoire (1967-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Culture Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, http://journals.openedition.org/acrh/28690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.28690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370094v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Material Culture of Exiled Families Housed in Hotels: Tensions between Settling in and Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+              <w:t xml:space="preserve">Material Culture Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96, pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522328v1</w:t>
+                <w:t xml:space="preserve">hal-04370094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Année catastrophe, le moindre geste. Journal de bord</w:t>
               </w:r>
@@ -892,286 +879,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 174-175, pp.31-44</w:t>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04416788v1</w:t>
+                <w:t xml:space="preserve">hal-05522328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Exilés et la pandémie en 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du CREMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1)</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175, pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153524v1</w:t>
+                <w:t xml:space="preserve">halshs-04416788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
+                <w:t xml:space="preserve">Les Exilés et la pandémie en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+              <w:t xml:space="preserve">Revue du CREMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522333v1</w:t>
+                <w:t xml:space="preserve">hal-04153524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés : habiter en attendant à l’hôtel</w:t>
               </w:r>
@@ -1333,364 +1333,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le quotidien, ça ne coule pas de source ! Enquêter sur la politique ordinaire en cité HLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Petits citadins, mauvais citoyens ?, 4, p. 192-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131111v1</w:t>
+                <w:t xml:space="preserve">halshs-02936542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and Money Management: Problematising Working-class Subjectivities in French Television Programmes During and after the Post-war Boom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Unbound: Journal of Current Cultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461285v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir pauvre dans ses meubles. En quête dans un foyer-logement</w:t>
+                <w:t xml:space="preserve">Women and Money Management: Problematising Working-class Subjectivities in French Television Programmes During and after the Post-war Boom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vieillissement, marginalité urbaine et mal-logement, 1 (85), pp.17-41</w:t>
+              <w:t xml:space="preserve">Culture Unbound: Journal of Current Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3-4), pp.443-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223197v1</w:t>
+                <w:t xml:space="preserve">hal-02461285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quotidien, ça ne coule pas de source ! Enquêter sur la politique ordinaire en cité HLM</w:t>
+                <w:t xml:space="preserve">Vieillir pauvre dans ses meubles. En quête dans un foyer-logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde Commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Petits citadins, mauvais citoyens ?, 4, p. 192-207</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vieillissement, marginalité urbaine et mal-logement, 1 (85), pp.17-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02936542v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une invitation à penser le rôle des femmes en Hlm</w:t>
               </w:r>
@@ -2671,493 +2671,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambres à part. Habiter à l’hôtel en bord de route</w:t>
+                <w:t xml:space="preserve">Les habitantes des grands ensembles : mutantes de la société française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires "matérialités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULB, Faculté d'architecture La Cambre Horta; Sasha, Jan 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">“ALLO MÉNIE ?! : Écritures de l’intime et politique à la radio (1967-1981)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetitia Overney; Bibia Pavard, Sep 2023, Paris Université Panthéon Assas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955417v1</w:t>
+                <w:t xml:space="preserve">hal-04215163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solitude du &amp;quot;vieux</w:t>
+                <w:t xml:space="preserve">Chambres à part. Habiter à l’hôtel en bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi du CREMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche de Montréal sur les inégalités sociales, les disciminations et les pratiques alternatives de citoyenneté, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires "matérialités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULB, Faculté d'architecture La Cambre Horta; Sasha, Jan 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135189v1</w:t>
+                <w:t xml:space="preserve">hal-03955417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : l'intimité à l'hôtel</w:t>
+                <w:t xml:space="preserve">La solitude du &amp;quot;vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition Intimités en migration. Table ronde L'habiter et l'intime, rencontre à trois voix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICM; Maison de l'architecture Ile-de-France, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Midi du CREMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche de Montréal sur les inégalités sociales, les disciminations et les pratiques alternatives de citoyenneté, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488138v1</w:t>
+                <w:t xml:space="preserve">hal-04135189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitantes des grands ensembles : mutantes de la société française ?</w:t>
+                <w:t xml:space="preserve">Exilés : l'intimité à l'hôtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“ALLO MÉNIE ?! : Écritures de l’intime et politique à la radio (1967-1981)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laetitia Overney; Bibia Pavard, Sep 2023, Paris Université Panthéon Assas, France</w:t>
+              <w:t xml:space="preserve">Exposition Intimités en migration. Table ronde L'habiter et l'intime, rencontre à trois voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICM; Maison de l'architecture Ile-de-France, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215163v1</w:t>
+                <w:t xml:space="preserve">hal-04488138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et précarités : penser la recension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter à l'hôtel : le quotidien des familles exilées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric de Thoisy. Chaire de Philosophie à l'hôpital. Péniche l'Adamant, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Midi du CREMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483731v1</w:t>
+                <w:t xml:space="preserve">hal-03711635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter à l'hôtel : le quotidien des familles exilées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture et précarités : penser la recension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Abikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi du CREMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Architecture et Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric de Thoisy. Chaire de Philosophie à l'hôpital. Péniche l'Adamant, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711635v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire à la radio : images de la modernité HLM, 1967-1981</w:t>
               </w:r>
@@ -3357,165 +3357,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'éphémère assistance aux exilés »</w:t>
+                <w:t xml:space="preserve">« Pratiques mémorielles et mobilisation des habitants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le sans abrisme en débat, Université Jean Monnet, Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Mémoires et patrimonialisations des migrations, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929075v1</w:t>
+                <w:t xml:space="preserve">halshs-01929077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pratiques mémorielles et mobilisation des habitants »</w:t>
+                <w:t xml:space="preserve">« L'éphémère assistance aux exilés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mémoires et patrimonialisations des migrations, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Le sans abrisme en débat, Université Jean Monnet, Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929077v1</w:t>
+                <w:t xml:space="preserve">halshs-01929075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La participation comme une contre-enquête »</w:t>
               </w:r>
@@ -4709,199 +4709,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se dire, s'écrire dans un coin de l'église</w:t>
+                <w:t xml:space="preserve">Between Tradition and Modernity: Making Housing Women's business. The Flat-Referendum, Salon des Arts Ménagers, Paris, 1959</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Yves-Marie Bercé. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des gens simples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, 978-2-7535-7971-2</w:t>
+              <w:t xml:space="preserve">The Housing Project. Discourses, Ideals, Models and Politics in 20th Century Exhibitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leuven University Press, 2020, 9789462701823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905793v1</w:t>
+                <w:t xml:space="preserve">hal-02506915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Tradition and Modernity: Making Housing Women's business. The Flat-Referendum, Salon des Arts Ménagers, Paris, 1959</w:t>
+                <w:t xml:space="preserve">Se dire, s'écrire dans un coin de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Leuven University Press. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Marie Bercé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Housing Project. Discourses, Ideals, Models and Politics in 20th Century Exhibitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leuven University Press, 2020, 9789462701823</w:t>
+              <w:t xml:space="preserve">Archives des gens simples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, 978-2-7535-7971-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506915v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soin apporté aux grands précaires. Circulations d’enquêtes et écritures attentives</w:t>
               </w:r>
@@ -5453,77 +5453,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et précarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://architecture-precarites.fr/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6595,151 +6595,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une architecture qui fait rêver les kids</w:t>
+                <w:t xml:space="preserve">Fragile archive : le petit carnet noir d’une fille de Maison publique? Compte-rendu de lecture de “Je n’étais plus aussi bête qu’au commencement. Récit d’une prostituée – vers 1889-1898 cahier anonyme&amp;quot; Mayte Garcia, https://umrausser.hypotheses.org/27874</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154306v1</w:t>
+                <w:t xml:space="preserve">hal-04492862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile archive : le petit carnet noir d’une fille de Maison publique? Compte-rendu de lecture de “Je n’étais plus aussi bête qu’au commencement. Récit d’une prostituée – vers 1889-1898 cahier anonyme&amp;quot; Mayte Garcia, https://umrausser.hypotheses.org/27874</w:t>
+                <w:t xml:space="preserve">Pour une architecture qui fait rêver les kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492862v1</w:t>
+                <w:t xml:space="preserve">hal-04154306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Duchère, tout est fermé / http://sociologie-narrative.lcsp.univ-paris-diderot.fr/Journal-collectif-4-A-la-Duchere</w:t>
               </w:r>
@@ -6843,151 +6843,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler les sources pour l'étude de l'habitat social et l'histoire des femmes : les archives télévisuelles des années 1960</w:t>
+                <w:t xml:space="preserve">Johnny et son public, histoire d'une passion cathodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2019, https://inatheque.hypotheses.org/19071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115649v1</w:t>
+                <w:t xml:space="preserve">hal-03015876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny et son public, histoire d'une passion cathodique</w:t>
+                <w:t xml:space="preserve">Renouveler les sources pour l'étude de l'habitat social et l'histoire des femmes : les archives télévisuelles des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, https://inatheque.hypotheses.org/19071</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015876v1</w:t>
+                <w:t xml:space="preserve">hal-02115649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De calamités en calamités/ http://sociologie-narrative.lcsp.univ-paris-diderot.fr/De-calamites-en-calamites</w:t>
               </w:r>
@@ -7125,51 +7125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D2DBD7"/>
+    <w:nsid w:val="A929CEE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7356,51 +7356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-overney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8198-4165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193767171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laetitia.overney@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.010.0064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28690" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.112.0209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097754ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.031.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/exiles-ce-qu-habiter-a-l-hotel-veut-dire-a2160.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Do&#241;ate Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Marquez Porras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-overney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8198-4165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193767171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laetitia.overney@univ-lehavre.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.010.0064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.112.0209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097754ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.031.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/exiles-ce-qu-habiter-a-l-hotel-veut-dire-a2160.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Groueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Do&#241;ate Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Marquez Porras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04774630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>