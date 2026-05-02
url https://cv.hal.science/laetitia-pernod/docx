--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42890579"/>
+    <w:nsid w:val="790FC318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>