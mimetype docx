--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia PERNOD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences à LHEEA (UMR 6598),Ecole Centrale de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-pernod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8264-7956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently hold an Associate Professor position at Ecole Centrale de Nantes, that offers advanced training programs in maritime and paramaritime industries for top level engineers. Alongside, I am an active member of the dynamic and competitive research team of LHEEA at Ecole Centrale de Nantes. With a Ph.D in fluid dynamics, I have a wide-ranging expertise in hydrodynamics, fluid-structure interactions, numerical modelling (Computational Fluid Dynamics & Computational Solid Dynamics) and experimental investigation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current research areas include fluid-structure interaction and vibration mitigation of lifting surfaces in the marine industry (propellers, appendages, turbine blades, etc.), underwater sound reduction, wind-propulsion for the decarbonisation of the maritime industry, and seeking out innovative solutions to mitigate the effects of climate change on our planet and our societies.Furthermore, as a lecturer, I strive to empower and educate students so that they may thrive with professionnal success and become accomplished citizens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alongside engineering and scientific research, I am also passionate about philosophy, litterature, geopolitics and economics, and issues related to humanitarian rights, the distribution of wealth and opportunities within a society, as well as ecological and political philosophy. As such, I strongly advocate for intercultural exchanges and interdisciplinary collaboration with a broad spectrum of expertise - from engineering and cognitive sciences to sociology and history - to bring about a positive impact on the environment and achive social equity, pacifism and social and environnmental justice. To this end, I am fully committed to promoting social-ethnic-gender diversity and eco-friendly, socially responsible practices in academia and industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am excited to collaborate with professionals and organizations that share my passion and welcome the opporunity to explore new ways of reducing our carbon footprint, driving sustainable innovations in the maritime industry and promoting social equity and justice.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Podeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (01), pp.92-125. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (01), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2023.8.2.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration damping of marine lifting surfaces with resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.115921. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Sourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Podeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/CSYS-2025-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAME 24th Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/CSYS-2022-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of shaft stiffness on the performance of a plane-like hydrofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de la Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Androuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peristaltic pumping by huge amplitude piezoelectric traveling wave actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Liberec, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM51310.2021.9468866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Induced Vibrations Analysis of a Cantilevered Blunt Plate by Proper Orthogonal Decomposition of TR-PIV and Structural Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting, FEDSM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2020-20226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement vibratoire d'hydrofoil par couplage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation couplée Fluide-Structure d'un hydrofoil en composite sous écoulement stationnaire et instationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Sourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sigrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical Simulation of an Aluminum and a Composite Hydrofoil in Steady and Unsteady Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Sourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sigrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Marine Propulsors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul d’interaction fluide-structure par co-simulation (chapitre 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions fluide-structure : modèles mathématiques et numériques pour le génie naval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.221-263, 2022, 9781789480788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Fluid–Structure Interactions Using Co-simulation Techniques (chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid–Structure Interaction: Numerical Simulation Techniques for Naval Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 2022, 9781789450781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia PERNOD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences à LHEEA (UMR 6598),Ecole Centrale de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-pernod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8264-7956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently hold an Associate Professor position at Ecole Centrale de Nantes, that offers advanced training programs in maritime and paramaritime industries for top level engineers. Alongside, I am an active member of the dynamic and competitive research team of LHEEA at Ecole Centrale de Nantes. With a Ph.D in fluid dynamics, I have a wide-ranging expertise in hydrodynamics, fluid-structure interactions, numerical modelling (Computational Fluid Dynamics & Computational Solid Dynamics) and experimental investigation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current research areas include fluid-structure interaction and vibration mitigation of lifting surfaces in the marine industry (propellers, appendages, turbine blades, etc.), underwater sound reduction, wind-propulsion for the decarbonisation of the maritime industry, and seeking out innovative solutions to mitigate the effects of climate change on our planet and our societies.Furthermore, as a lecturer, I strive to empower and educate students so that they may thrive with professionnal success and become accomplished citizens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alongside engineering and scientific research, I am also passionate about philosophy, litterature, geopolitics and economics, and issues related to humanitarian rights, the distribution of wealth and opportunities within a society, as well as ecological and political philosophy. As such, I strongly advocate for intercultural exchanges and interdisciplinary collaboration with a broad spectrum of expertise - from engineering and cognitive sciences to sociology and history - to bring about a positive impact on the environment and achive social equity, pacifism and social and environnmental justice. To this end, I am fully committed to promoting social-ethnic-gender diversity and eco-friendly, socially responsible practices in academia and industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am excited to collaborate with professionals and organizations that share my passion and welcome the opporunity to explore new ways of reducing our carbon footprint, driving sustainable innovations in the maritime industry and promoting social equity and justice.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Podeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (01), pp.92-125. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.24-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (01), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2023.8.2.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration damping of marine lifting surfaces with resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.115921. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Sourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Podeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/CSYS-2025-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAME 24th Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/CSYS-2022-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of shaft stiffness on the performance of a plane-like hydrofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe de la Hougue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Androuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peristaltic pumping by huge amplitude piezoelectric traveling wave actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Liberec, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM51310.2021.9468866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Induced Vibrations Analysis of a Cantilevered Blunt Plate by Proper Orthogonal Decomposition of TR-PIV and Structural Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting, FEDSM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2020-20226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement vibratoire d'hydrofoil par couplage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation couplée Fluide-Structure d'un hydrofoil en composite sous écoulement stationnaire et instationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Sourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sigrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Numerical Simulation of an Aluminum and a Composite Hydrofoil in Steady and Unsteady Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Le Sourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sigrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Marine Propulsors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul d’interaction fluide-structure par co-simulation (chapitre 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions fluide-structure : modèles mathématiques et numériques pour le génie naval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.221-263, 2022, 9781789480788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating Fluid–Structure Interactions Using Co-simulation Techniques (chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid–Structure Interaction: Numerical Simulation Techniques for Naval Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 2022, 9781789450781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790FC318"/>
+    <w:nsid w:val="972EB347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-pernod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8264-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dhainaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.2.24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115921" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2022-012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de la Hougue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03287172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Watine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-pernod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8264-7956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dhainaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.2.24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115921" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2022-012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de la Hougue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03287172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Watine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>