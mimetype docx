--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAETITIA PIHEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section 06) à l'IAE de Nantes, Economie & Management - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section CNU 06) à l'IAE de Nantes, Economie et Management / Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire d'Economie et de Management de Nantes-Atlantique (Lemna)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lemna.univ-nantes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 à janvier 2026 : Co-rédactrice en chef de la Revue Interdisciplinaire Management, Homme & Entreprise (RIMHE)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rimhe.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2019 à 2023 : Co-responsable de l'axe &amp;quot;Transformations du Travail&amp;quot; du LEMNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024  : Co-coordinatrice du Groupe de Recherche Thématique &amp;quot;Mobilités & Gestion des carrières&amp;quot; de l'AGRH</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/groupes-de-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherche en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2024 : Etude &amp;quot;YOGASCOPIE&amp;quot; - Etude des trajectoires professionnelles et de reconversion des professeurs de YOGA en France. Pour en savoir plus : voir interview pour le magazine ESPRIT YOGA, n°82 (janvier-février 2025), p.34-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Distinction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Prix du meilleur évaluateur(e) du 33ème Congrès de l'AGRH, Brest (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste : publications, communications, ouvrages, chapitres d'ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND E. et PIHEL L.  (2025) « L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes » (chapitre 8). In : CORON C., GAILLARD H. et HULIN A. (coord.), Nouvelles recherches en Egalité, Diversité et Inclusion, Editions EMS, pp.145-166. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025), &amp;quot; &amp;quot;Accompagner&amp;quot; l'évolution professionnelle des salariés. Pour une clarification des ambitions gestionnaires. Un propos d'étape.&amp;quot; In : Lionel HONORE & Marie-Noëlle CHALAYE (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, collection: Questions de société, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/le-management-desenchante/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2025). &amp;quot;Construire le sens au travail dans un contexte de sale boulot. Les usages pluriels du job crafting&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/n°231, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025) (article accepté : 30/07/2024), &amp;quot;La mobilité externe des salariés : paradoxes et dérobades ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°54, pp.61-83.  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agrh1-2025-1?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2024), &amp;quot;L'inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23-25 octobre, Barcelone, Espagne. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/actes-des-congrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., PRALONG J., VENTOLINI S. (coord.) (octobre 2023).* La gestion des carrières : une approche par les mobilités*. Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;. 168 p.  ISBN : 978-2-311-41274-1</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage Labellisé par la FNEGE en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2022), « La fabrique de &amp;quot;l’individu-acteur de son projet professionnel&amp;quot;. Plongée au cœur du travail réel des conseillers internes en mobilité ! ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2022/1, n°147, pp. 37-48.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2021), « “Les bonnes raisons de se former”. Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 13-15 octobre, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">hal.science/hal-04152842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2020), « &amp;quot;Les souhaits professionnels&amp;quot; » : quelles attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS. In Danièle GUILLEMOT et Ekaterina MELNIK-OLIVE (coord.)  CEREQ ECHANGES, 15/2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 63-72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2020), « L’injonction à se former: étude exploratoire d’un dispositive de reconversion professionnelle interne au sein d’un grand groupe français». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International INFORMA (L’injonction à se former : regards croisés sur les transformations des systèmes de formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 26-27 Novembre, Université d’Angers (org. En distanciel), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2019), « Penser son avenir professionnel : profils, dynamiques et perspectives ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe d’Exploitation DEFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CEREQ – CNRS –Marseille. 21 mars, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Ce que donner veut dire : une proposition pour le don d’archives » (avant-propos à l’ouvrage), in Bénédicte GRAILLES, Patrice MARCILLOUX et Véronique SARRAZIN (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d’archives et de bibliothèques. XIX-XXIème siècle. De l’intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Presses Universitaires de Rennes, pp.7-19.ISBN : 978-2-7535-7424-3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Projet INFORMA- Témoignages et échanges sur la pratique de la transdisciplinarité ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Congrès de Nantes. Juin, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2017), « Les &amp;quot;carrières immobiles&amp;quot; : un challenge pour le management ! Les atouts d’une compréhension fondée sur le travail réel et les attentes des salariés ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre, 2017/3, n°129, pp. 21-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., JOURNE B. (2016), « La fabrique du territoire : travail aux frontières » (introduction cahier spécial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management & Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016/1, n°83, février, pp. 115-119.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2015), « La carrière : une approche gestionnaire entre tentations et discussions », MSH Ange Guépin Nantes- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action CPER CPER 10 LLSHS « Chômage, emploi et activité flexible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Région Pays de La Loire, Université Nantes-Angers-Le Mans. Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DANY F., PIHEL L., ROGER A. (coord.) (2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières. Populations et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;, 254 pages.ISBN : 978-2-311-01362-7 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé par la FNEGE en 2014. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2012), « Bien vivre ensemble dans l’entreprise : l’apport de la théorie du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ressources+ - Chaire Vivre ensemble en entreprise IGR-IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rennes, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Et si le travail m'était conté en termes de don?... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, février, pp. 40-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers, une proposition théorique ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 69, pp. 89-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Ce que donner veut dire... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le don d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers. Février, Angers, France.  [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Quand le contexte parle de mes attentes. Analyse du rapport aux évolutions des infirmières d'une clinique privée ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisation GRT « Mobilités & Gestion des carrières » de l’AGRH. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers. De l'union traditionnelle à deux au ménage à trois ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les figures du Tiers dans la relation individu/organisation. Enjeux d'identité, de santé et de performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel. Mars, Neuchâtel, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du MAUSS semestrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 35, pp. 195-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Le don/contre-don pour éclairer la crise de la relation salariale ». Revue Internationale de Psychologie du Travail, n° 46, pp. 55-72. ==&amp;gt; PIHEL L., « Le don/contre-don pour éclairer la crise de la relation salariale ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.  Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOUY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 46, pp. 73-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France. Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENION A., CLERGEAU C., PIHEL L. (2010), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain », in SCOUARNEC A., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 347-361.ISBN: 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, L'Harmattan - collection du GRALE, pp. 41-56.ISBN: 978-2-296-12160-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, pp. 71-91.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Management à distance et santé au travail : quels impacts de l'éloignement et de la méconnaissance du travail réel ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales de Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 102, 2010/4, décembre, pp. 4-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Déterminants organisationnels et managériaux de la santé au travail. Le rôle clé des managers de proximité dans les centres d'appels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « L'ethnologie au service du management. Le don/contre-don comme grille d'analyse ». Colloque : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois, nouvelles carrières (3ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Les relations d'emploi d'aujourd'hui : la dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre International de Formation et Intervention en Psychosociologie). Avril, Paris, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Juin, Marrakech, Maroc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2009), « S'unir à l'entreprise et s'engager avec elle. Lui donner et ne plus lui donner. Enjeux managériaux et symboliques d'une relation complexe. Discussions autour du désengagement ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières (2ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Prospective des métiers au service de la GRH/AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisation : ESSEC/IAE/Dauphine. Mars, Cergy Pontoise, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 63, n° 3, pp. 502-528.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2008), « De la confiance à la distance, quand la GRH s'éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l'entreprise et la santé des personnels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Dakar, Sénégal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « Le don/contre-don de Marcel Mauss, un paradigme pour et au service de la GRH ».* 5ème Journée d'Etude sur les Carrières*, GRT « Gestion des Carrières » de l’AGRH. Mai, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2008), « Quand restructurer et changer, c'est perdre et abandonner. Pour et vers un management éclairé ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Maison des Sciences de l’Homme [MSH] Ange Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale : Recherche exploratoire à partir de l'exemple d'un centre d'appels », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l'Audit Social, Académie du travail et des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Moscou, Russie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2007), « Le management à distance et la question de la santé au travail : une étude exploratoire sur des entreprises en mutation ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th pre-ICIS Academic Worshop on French Speaking World IS Research (6th pre-ICIS Academic Worshop on French Speaking World IS Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Décembre, Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail. Etude exploratoire au sein d'une PME ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2007), « Manager dans la déstabilisation organisationnelle. Pour une réflexion située des ressorts de l'implication durable et des modèles d'accompagnement à produire ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse. Distinction : Sélection catégorie Best Paper.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : une dynamique d'implication singulière ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Multidisciplinaire sur l'Emploi, le Syndicalisme et le Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2(1), pp. 286-310.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : analyse d'une dynamique d'implication singulière. Analyse du cas France Télécom à partir du paradigme du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Economie et de Management Nantes-Atlantique (Lemna)-Université de Nantes, soutenue le 04/07/2006 à la Maison des Sciences de l’Homme Ange Guépin, Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « Emploi durable et flexibilité : les ressorts d'une union&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2005), « Relation d’emploi durable déstabilisée : quelle dynamique d’échange et d’implication ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2004), « Transition professionnelle : sens et repères de la dynamique de performance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité externe des salariés : paradoxes et dérobades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (54), https://shs.cairn.info/revue-agrh1-2025-1-page-61?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens au travail dans un contexte de sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (321), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de « l’individu acteur de son projet professionnel »Plongée au cœur du travail réel des conseillers internes en mobilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (147), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Immobile careers”: A challenge for management! The advantages of an understanding based on actual work and wage-earners’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 129 (3), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.129.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique » du territoire : travail aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.083.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le travail m'était conté en termes de don?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, février, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.111.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.035.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi durable : une dynamique d'implication singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer l’entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don/contre-don pour éclairer la crise de la relation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d’emploi durable déstabilisée : Quelle dynamique d’échange et d’implication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l’AGRH – Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUIBERT. VUIBERT, 2023, 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières, Populations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.XIV + 254, 2013, 978-2-311-01362-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coёtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souhaits professionnels&amp;quot; » : quels attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq; Danièle GUILLEMOT; Ekaterina MELNIK-OLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donner veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d'archives et de bibliothèques : XIXe-XXIe siècle de l'intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2018, 978-2-7535-7424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dabouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort : Journées de la Maison des sciences de l'homme Ange-Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, 978-2-296-12160-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAETITIA PIHEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section 06) à l'IAE de Nantes, Economie & Management - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section CNU 06) à l'IAE de Nantes, Economie et Management / Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire d'Economie et de Management de Nantes-Atlantique (Lemna)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lemna.univ-nantes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 à janvier 2026 : Co-rédactrice en chef de la Revue Interdisciplinaire Management, Homme & Entreprise (RIMHE)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rimhe.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2019 à 2023 : Co-responsable de l'axe &amp;quot;Transformations du Travail&amp;quot; du LEMNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024  : Co-coordinatrice du Groupe de Recherche Thématique &amp;quot;Mobilités & Gestion des carrières&amp;quot; de l'AGRH</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/groupes-de-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherche en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2024 : Etude &amp;quot;YOGASCOPIE&amp;quot; - Etude des trajectoires professionnelles et de reconversion des professeurs de YOGA en France. Pour en savoir plus : voir interview pour le magazine ESPRIT YOGA, n°82 (janvier-février 2025), p.34-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Distinction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Prix du meilleur évaluateur(e) du 33ème Congrès de l'AGRH, Brest (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste : publications, communications, ouvrages, chapitres d'ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND E. et PIHEL L.  (2025) « L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes » (chapitre 8). In : CORON C., GAILLARD H. et HULIN A. (coord.), Nouvelles recherches en Egalité, Diversité et Inclusion, Editions EMS, pp.145-166. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025), &amp;quot; &amp;quot;Accompagner&amp;quot; l'évolution professionnelle des salariés. Pour une clarification des ambitions gestionnaires. Un propos d'étape.&amp;quot; In : Lionel HONORE & Marie-Noëlle CHALAYE (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, collection: Questions de société, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/le-management-desenchante/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2025). &amp;quot;Construire le sens au travail dans un contexte de sale boulot. Les usages pluriels du job crafting&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/n°231, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025) (article accepté : 30/07/2024), &amp;quot;La mobilité externe des salariés : paradoxes et dérobades ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°54, pp.61-83.  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agrh1-2025-1?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2024), &amp;quot;L'inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23-25 octobre, Barcelone, Espagne. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/actes-des-congrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., PRALONG J., VENTOLINI S. (coord.) (octobre 2023).* La gestion des carrières : une approche par les mobilités*. Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;. 168 p.  ISBN : 978-2-311-41274-1</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage Labellisé par la FNEGE en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2022), « La fabrique de &amp;quot;l’individu-acteur de son projet professionnel&amp;quot;. Plongée au cœur du travail réel des conseillers internes en mobilité ! ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2022/1, n°147, pp. 37-48.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2021), « “Les bonnes raisons de se former”. Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 13-15 octobre, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">hal.science/hal-04152842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2020), « &amp;quot;Les souhaits professionnels&amp;quot; » : quelles attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS. In Danièle GUILLEMOT et Ekaterina MELNIK-OLIVE (coord.)  CEREQ ECHANGES, 15/2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 63-72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2020), « L’injonction à se former: étude exploratoire d’un dispositive de reconversion professionnelle interne au sein d’un grand groupe français». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International INFORMA (L’injonction à se former : regards croisés sur les transformations des systèmes de formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 26-27 Novembre, Université d’Angers (org. En distanciel), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2019), « Penser son avenir professionnel : profils, dynamiques et perspectives ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe d’Exploitation DEFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CEREQ – CNRS –Marseille. 21 mars, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Ce que donner veut dire : une proposition pour le don d’archives » (avant-propos à l’ouvrage), in Bénédicte GRAILLES, Patrice MARCILLOUX et Véronique SARRAZIN (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d’archives et de bibliothèques. XIX-XXIème siècle. De l’intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Presses Universitaires de Rennes, pp.7-19.ISBN : 978-2-7535-7424-3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Projet INFORMA- Témoignages et échanges sur la pratique de la transdisciplinarité ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Congrès de Nantes. Juin, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2017), « Les &amp;quot;carrières immobiles&amp;quot; : un challenge pour le management ! Les atouts d’une compréhension fondée sur le travail réel et les attentes des salariés ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre, 2017/3, n°129, pp. 21-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., JOURNE B. (2016), « La fabrique du territoire : travail aux frontières » (introduction cahier spécial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management & Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016/1, n°83, février, pp. 115-119.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2015), « La carrière : une approche gestionnaire entre tentations et discussions », MSH Ange Guépin Nantes- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action CPER CPER 10 LLSHS « Chômage, emploi et activité flexible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Région Pays de La Loire, Université Nantes-Angers-Le Mans. Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DANY F., PIHEL L., ROGER A. (coord.) (2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières. Populations et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;, 254 pages.ISBN : 978-2-311-01362-7 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé par la FNEGE en 2014. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2012), « Bien vivre ensemble dans l’entreprise : l’apport de la théorie du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ressources+ - Chaire Vivre ensemble en entreprise IGR-IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rennes, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Et si le travail m'était conté en termes de don?... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, février, pp. 40-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers, une proposition théorique ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 69, pp. 89-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Ce que donner veut dire... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le don d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers. Février, Angers, France.  [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Quand le contexte parle de mes attentes. Analyse du rapport aux évolutions des infirmières d'une clinique privée ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisation GRT « Mobilités & Gestion des carrières » de l’AGRH. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers. De l'union traditionnelle à deux au ménage à trois ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les figures du Tiers dans la relation individu/organisation. Enjeux d'identité, de santé et de performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel. Mars, Neuchâtel, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du MAUSS semestrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 35, pp. 195-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Le don/contre-don pour éclairer la crise de la relation salariale ». Revue Internationale de Psychologie du Travail, n° 46, pp. 55-72. ==&amp;gt; PIHEL L., « Le don/contre-don pour éclairer la crise de la relation salariale ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.  Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOUY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 46, pp. 73-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France. Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENION A., CLERGEAU C., PIHEL L. (2010), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain », in SCOUARNEC A., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 347-361.ISBN: 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, L'Harmattan - collection du GRALE, pp. 41-56.ISBN: 978-2-296-12160-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, pp. 71-91.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Management à distance et santé au travail : quels impacts de l'éloignement et de la méconnaissance du travail réel ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales de Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 102, 2010/4, décembre, pp. 4-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Déterminants organisationnels et managériaux de la santé au travail. Le rôle clé des managers de proximité dans les centres d'appels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « L'ethnologie au service du management. Le don/contre-don comme grille d'analyse ». Colloque : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois, nouvelles carrières (3ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Les relations d'emploi d'aujourd'hui : la dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre International de Formation et Intervention en Psychosociologie). Avril, Paris, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Juin, Marrakech, Maroc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2009), « S'unir à l'entreprise et s'engager avec elle. Lui donner et ne plus lui donner. Enjeux managériaux et symboliques d'une relation complexe. Discussions autour du désengagement ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières (2ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Prospective des métiers au service de la GRH/AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisation : ESSEC/IAE/Dauphine. Mars, Cergy Pontoise, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 63, n° 3, pp. 502-528.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2008), « De la confiance à la distance, quand la GRH s'éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l'entreprise et la santé des personnels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Dakar, Sénégal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « Le don/contre-don de Marcel Mauss, un paradigme pour et au service de la GRH ».* 5ème Journée d'Etude sur les Carrières*, GRT « Gestion des Carrières » de l’AGRH. Mai, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2008), « Quand restructurer et changer, c'est perdre et abandonner. Pour et vers un management éclairé ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Maison des Sciences de l’Homme [MSH] Ange Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale : Recherche exploratoire à partir de l'exemple d'un centre d'appels », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l'Audit Social, Académie du travail et des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Moscou, Russie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2007), « Le management à distance et la question de la santé au travail : une étude exploratoire sur des entreprises en mutation ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th pre-ICIS Academic Worshop on French Speaking World IS Research (6th pre-ICIS Academic Worshop on French Speaking World IS Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Décembre, Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail. Etude exploratoire au sein d'une PME ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2007), « Manager dans la déstabilisation organisationnelle. Pour une réflexion située des ressorts de l'implication durable et des modèles d'accompagnement à produire ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse. Distinction : Sélection catégorie Best Paper.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : une dynamique d'implication singulière ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Multidisciplinaire sur l'Emploi, le Syndicalisme et le Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2(1), pp. 286-310.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : analyse d'une dynamique d'implication singulière. Analyse du cas France Télécom à partir du paradigme du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Economie et de Management Nantes-Atlantique (Lemna)-Université de Nantes, soutenue le 04/07/2006 à la Maison des Sciences de l’Homme Ange Guépin, Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « Emploi durable et flexibilité : les ressorts d'une union&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2005), « Relation d’emploi durable déstabilisée : quelle dynamique d’échange et d’implication ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2004), « Transition professionnelle : sens et repères de la dynamique de performance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité externe des salariés : paradoxes et dérobades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (54), https://shs.cairn.info/revue-agrh1-2025-1-page-61?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens au travail dans un contexte de sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (321), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de « l’individu acteur de son projet professionnel »Plongée au cœur du travail réel des conseillers internes en mobilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (147), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Immobile careers”: A challenge for management! The advantages of an understanding based on actual work and wage-earners’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 129 (3), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.129.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique » du territoire : travail aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.083.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le travail m'était conté en termes de don?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, février, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.111.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-213. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.035.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi durable : une dynamique d'implication singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer l’entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don/contre-don pour éclairer la crise de la relation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d’emploi durable déstabilisée : Quelle dynamique d’échange et d’implication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l’AGRH – Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUIBERT. VUIBERT, 2023, 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières, Populations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.XIV + 254, 2013, 978-2-311-01362-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coёtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souhaits professionnels&amp;quot; » : quels attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq; Danièle GUILLEMOT; Ekaterina MELNIK-OLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donner veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d'archives et de bibliothèques : XIXe-XXIe siècle de l'intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2018, 978-2-7535-7424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dabouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort : Journées de la Maison des sciences de l'homme Ange-Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, 978-2-296-12160-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F8CAC02"/>
+    <w:nsid w:val="8A260FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="415C99EA"/>
+    <w:nsid w:val="84D3D1EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A1F253E5"/>
+    <w:nsid w:val="290160FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemna.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimhe.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/groupes-de-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/le-management-desenchante/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agrh1-2025-1?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/actes-des-congrs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Pihel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.129.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.111.0040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019099ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dubouloy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04493579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Fran&#231;oise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemna.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimhe.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/groupes-de-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/le-management-desenchante/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agrh1-2025-1?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/actes-des-congrs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Pihel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.129.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.111.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019099ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dubouloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04493579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Fran&#231;oise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>