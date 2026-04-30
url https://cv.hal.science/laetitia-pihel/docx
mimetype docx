--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAETITIA PIHEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section 06) à l'IAE de Nantes, Economie & Management - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section CNU 06) à l'IAE de Nantes, Economie et Management / Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire d'Economie et de Management de Nantes-Atlantique (Lemna)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lemna.univ-nantes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 à janvier 2026 : Co-rédactrice en chef de la Revue Interdisciplinaire Management, Homme & Entreprise (RIMHE)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rimhe.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2019 à 2023 : Co-responsable de l'axe &amp;quot;Transformations du Travail&amp;quot; du LEMNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024  : Co-coordinatrice du Groupe de Recherche Thématique &amp;quot;Mobilités & Gestion des carrières&amp;quot; de l'AGRH</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/groupes-de-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherche en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2024 : Etude &amp;quot;YOGASCOPIE&amp;quot; - Etude des trajectoires professionnelles et de reconversion des professeurs de YOGA en France. Pour en savoir plus : voir interview pour le magazine ESPRIT YOGA, n°82 (janvier-février 2025), p.34-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Distinction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Prix du meilleur évaluateur(e) du 33ème Congrès de l'AGRH, Brest (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste : publications, communications, ouvrages, chapitres d'ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND E. et PIHEL L.  (2025) « L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes » (chapitre 8). In : CORON C., GAILLARD H. et HULIN A. (coord.), Nouvelles recherches en Egalité, Diversité et Inclusion, Editions EMS, pp.145-166. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025), &amp;quot; &amp;quot;Accompagner&amp;quot; l'évolution professionnelle des salariés. Pour une clarification des ambitions gestionnaires. Un propos d'étape.&amp;quot; In : Lionel HONORE & Marie-Noëlle CHALAYE (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, collection: Questions de société, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/le-management-desenchante/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2025). &amp;quot;Construire le sens au travail dans un contexte de sale boulot. Les usages pluriels du job crafting&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/n°231, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025) (article accepté : 30/07/2024), &amp;quot;La mobilité externe des salariés : paradoxes et dérobades ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°54, pp.61-83.  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agrh1-2025-1?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2024), &amp;quot;L'inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23-25 octobre, Barcelone, Espagne. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/actes-des-congrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., PRALONG J., VENTOLINI S. (coord.) (octobre 2023).* La gestion des carrières : une approche par les mobilités*. Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;. 168 p.  ISBN : 978-2-311-41274-1</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage Labellisé par la FNEGE en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2022), « La fabrique de &amp;quot;l’individu-acteur de son projet professionnel&amp;quot;. Plongée au cœur du travail réel des conseillers internes en mobilité ! ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2022/1, n°147, pp. 37-48.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2021), « “Les bonnes raisons de se former”. Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 13-15 octobre, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">hal.science/hal-04152842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2020), « &amp;quot;Les souhaits professionnels&amp;quot; » : quelles attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS. In Danièle GUILLEMOT et Ekaterina MELNIK-OLIVE (coord.)  CEREQ ECHANGES, 15/2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 63-72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2020), « L’injonction à se former: étude exploratoire d’un dispositive de reconversion professionnelle interne au sein d’un grand groupe français». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International INFORMA (L’injonction à se former : regards croisés sur les transformations des systèmes de formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 26-27 Novembre, Université d’Angers (org. En distanciel), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2019), « Penser son avenir professionnel : profils, dynamiques et perspectives ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe d’Exploitation DEFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CEREQ – CNRS –Marseille. 21 mars, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Ce que donner veut dire : une proposition pour le don d’archives » (avant-propos à l’ouvrage), in Bénédicte GRAILLES, Patrice MARCILLOUX et Véronique SARRAZIN (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d’archives et de bibliothèques. XIX-XXIème siècle. De l’intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Presses Universitaires de Rennes, pp.7-19.ISBN : 978-2-7535-7424-3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Projet INFORMA- Témoignages et échanges sur la pratique de la transdisciplinarité ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Congrès de Nantes. Juin, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2017), « Les &amp;quot;carrières immobiles&amp;quot; : un challenge pour le management ! Les atouts d’une compréhension fondée sur le travail réel et les attentes des salariés ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre, 2017/3, n°129, pp. 21-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., JOURNE B. (2016), « La fabrique du territoire : travail aux frontières » (introduction cahier spécial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management & Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016/1, n°83, février, pp. 115-119.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2015), « La carrière : une approche gestionnaire entre tentations et discussions », MSH Ange Guépin Nantes- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action CPER CPER 10 LLSHS « Chômage, emploi et activité flexible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Région Pays de La Loire, Université Nantes-Angers-Le Mans. Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DANY F., PIHEL L., ROGER A. (coord.) (2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières. Populations et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;, 254 pages.ISBN : 978-2-311-01362-7 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé par la FNEGE en 2014. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2012), « Bien vivre ensemble dans l’entreprise : l’apport de la théorie du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ressources+ - Chaire Vivre ensemble en entreprise IGR-IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rennes, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Et si le travail m'était conté en termes de don?... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, février, pp. 40-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers, une proposition théorique ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 69, pp. 89-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Ce que donner veut dire... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le don d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers. Février, Angers, France.  [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Quand le contexte parle de mes attentes. Analyse du rapport aux évolutions des infirmières d'une clinique privée ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisation GRT « Mobilités & Gestion des carrières » de l’AGRH. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers. De l'union traditionnelle à deux au ménage à trois ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les figures du Tiers dans la relation individu/organisation. Enjeux d'identité, de santé et de performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel. Mars, Neuchâtel, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du MAUSS semestrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 35, pp. 195-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Le don/contre-don pour éclairer la crise de la relation salariale ». Revue Internationale de Psychologie du Travail, n° 46, pp. 55-72. ==&amp;gt; PIHEL L., « Le don/contre-don pour éclairer la crise de la relation salariale ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.  Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOUY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 46, pp. 73-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France. Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENION A., CLERGEAU C., PIHEL L. (2010), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain », in SCOUARNEC A., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 347-361.ISBN: 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, L'Harmattan - collection du GRALE, pp. 41-56.ISBN: 978-2-296-12160-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, pp. 71-91.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Management à distance et santé au travail : quels impacts de l'éloignement et de la méconnaissance du travail réel ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales de Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 102, 2010/4, décembre, pp. 4-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Déterminants organisationnels et managériaux de la santé au travail. Le rôle clé des managers de proximité dans les centres d'appels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « L'ethnologie au service du management. Le don/contre-don comme grille d'analyse ». Colloque : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois, nouvelles carrières (3ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Les relations d'emploi d'aujourd'hui : la dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre International de Formation et Intervention en Psychosociologie). Avril, Paris, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Juin, Marrakech, Maroc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2009), « S'unir à l'entreprise et s'engager avec elle. Lui donner et ne plus lui donner. Enjeux managériaux et symboliques d'une relation complexe. Discussions autour du désengagement ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières (2ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Prospective des métiers au service de la GRH/AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisation : ESSEC/IAE/Dauphine. Mars, Cergy Pontoise, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 63, n° 3, pp. 502-528.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2008), « De la confiance à la distance, quand la GRH s'éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l'entreprise et la santé des personnels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Dakar, Sénégal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « Le don/contre-don de Marcel Mauss, un paradigme pour et au service de la GRH ».* 5ème Journée d'Etude sur les Carrières*, GRT « Gestion des Carrières » de l’AGRH. Mai, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2008), « Quand restructurer et changer, c'est perdre et abandonner. Pour et vers un management éclairé ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Maison des Sciences de l’Homme [MSH] Ange Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale : Recherche exploratoire à partir de l'exemple d'un centre d'appels », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l'Audit Social, Académie du travail et des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Moscou, Russie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2007), « Le management à distance et la question de la santé au travail : une étude exploratoire sur des entreprises en mutation ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th pre-ICIS Academic Worshop on French Speaking World IS Research (6th pre-ICIS Academic Worshop on French Speaking World IS Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Décembre, Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail. Etude exploratoire au sein d'une PME ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2007), « Manager dans la déstabilisation organisationnelle. Pour une réflexion située des ressorts de l'implication durable et des modèles d'accompagnement à produire ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse. Distinction : Sélection catégorie Best Paper.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : une dynamique d'implication singulière ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Multidisciplinaire sur l'Emploi, le Syndicalisme et le Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2(1), pp. 286-310.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : analyse d'une dynamique d'implication singulière. Analyse du cas France Télécom à partir du paradigme du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Economie et de Management Nantes-Atlantique (Lemna)-Université de Nantes, soutenue le 04/07/2006 à la Maison des Sciences de l’Homme Ange Guépin, Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « Emploi durable et flexibilité : les ressorts d'une union&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2005), « Relation d’emploi durable déstabilisée : quelle dynamique d’échange et d’implication ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2004), « Transition professionnelle : sens et repères de la dynamique de performance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité externe des salariés : paradoxes et dérobades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (54), https://shs.cairn.info/revue-agrh1-2025-1-page-61?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens au travail dans un contexte de sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (321), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de « l’individu acteur de son projet professionnel »Plongée au cœur du travail réel des conseillers internes en mobilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (147), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Immobile careers”: A challenge for management! The advantages of an understanding based on actual work and wage-earners’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 129 (3), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.129.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique » du territoire : travail aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.083.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le travail m'était conté en termes de don?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, février, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.111.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-213. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.035.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi durable : une dynamique d'implication singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer l’entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don/contre-don pour éclairer la crise de la relation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d’emploi durable déstabilisée : Quelle dynamique d’échange et d’implication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l’AGRH – Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUIBERT. VUIBERT, 2023, 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières, Populations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.XIV + 254, 2013, 978-2-311-01362-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coёtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souhaits professionnels&amp;quot; » : quels attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq; Danièle GUILLEMOT; Ekaterina MELNIK-OLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donner veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d'archives et de bibliothèques : XIXe-XXIe siècle de l'intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2018, 978-2-7535-7424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dabouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort : Journées de la Maison des sciences de l'homme Ange-Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, 978-2-296-12160-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAETITIA PIHEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section 06) à l'IAE de Nantes, Economie & Management - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section CNU 06) à l'IAE de Nantes, Economie et Management / Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire d'Economie et de Management de Nantes-Atlantique (Lemna)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lemna.univ-nantes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 à janvier 2026 : Co-rédactrice en chef de la Revue Interdisciplinaire Management, Homme & Entreprise (RIMHE)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rimhe.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2019 à 2023 : Co-responsable de l'axe &amp;quot;Transformations du Travail&amp;quot; du LEMNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024  : Co-coordinatrice du Groupe de Recherche Thématique &amp;quot;Mobilités & Gestion des carrières&amp;quot; de l'AGRH</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/groupes-de-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherche en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2024 : Etude &amp;quot;YOGASCOPIE&amp;quot; - Etude des trajectoires professionnelles et de reconversion des professeurs de YOGA en France. Pour en savoir plus : voir interview pour le magazine ESPRIT YOGA, n°82 (janvier-février 2025), p.34-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Distinction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Prix du meilleur évaluateur(e) du 33ème Congrès de l'AGRH, Brest (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste : publications, communications, ouvrages, chapitres d'ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND E. et PIHEL L.  (2025) « L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes » (chapitre 8). In : CORON C., GAILLARD H. et HULIN A. (coord.), Nouvelles recherches en Egalité, Diversité et Inclusion, Editions EMS, pp.145-166. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025), &amp;quot; &amp;quot;Accompagner&amp;quot; l'évolution professionnelle des salariés. Pour une clarification des ambitions gestionnaires. Un propos d'étape.&amp;quot; In : Lionel HONORE & Marie-Noëlle CHALAYE (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, collection: Questions de société, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/le-management-desenchante/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2025). &amp;quot;Construire le sens au travail dans un contexte de sale boulot. Les usages pluriels du job crafting&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/n°231, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025) (article accepté : 30/07/2024), &amp;quot;La mobilité externe des salariés : paradoxes et dérobades ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°54, pp.61-83.  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agrh1-2025-1?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2024), &amp;quot;L'inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23-25 octobre, Barcelone, Espagne. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/actes-des-congrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., PRALONG J., VENTOLINI S. (coord.) (octobre 2023).* La gestion des carrières : une approche par les mobilités*. Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;. 168 p.  ISBN : 978-2-311-41274-1</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage Labellisé par la FNEGE en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2022), « La fabrique de &amp;quot;l’individu-acteur de son projet professionnel&amp;quot;. Plongée au cœur du travail réel des conseillers internes en mobilité ! ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2022/1, n°147, pp. 37-48.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2021), « “Les bonnes raisons de se former”. Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 13-15 octobre, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">hal.science/hal-04152842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2020), « &amp;quot;Les souhaits professionnels&amp;quot; » : quelles attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS. In Danièle GUILLEMOT et Ekaterina MELNIK-OLIVE (coord.)  CEREQ ECHANGES, 15/2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 63-72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2020), « L’injonction à se former: étude exploratoire d’un dispositive de reconversion professionnelle interne au sein d’un grand groupe français». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International INFORMA (L’injonction à se former : regards croisés sur les transformations des systèmes de formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 26-27 Novembre, Université d’Angers (org. En distanciel), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2019), « Penser son avenir professionnel : profils, dynamiques et perspectives ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe d’Exploitation DEFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CEREQ – CNRS –Marseille. 21 mars, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Ce que donner veut dire : une proposition pour le don d’archives » (avant-propos à l’ouvrage), in Bénédicte GRAILLES, Patrice MARCILLOUX et Véronique SARRAZIN (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d’archives et de bibliothèques. XIX-XXIème siècle. De l’intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Presses Universitaires de Rennes, pp.7-19.ISBN : 978-2-7535-7424-3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Projet INFORMA- Témoignages et échanges sur la pratique de la transdisciplinarité ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Congrès de Nantes. Juin, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2017), « Les &amp;quot;carrières immobiles&amp;quot; : un challenge pour le management ! Les atouts d’une compréhension fondée sur le travail réel et les attentes des salariés ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre, 2017/3, n°129, pp. 21-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., JOURNE B. (2016), « La fabrique du territoire : travail aux frontières » (introduction cahier spécial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management & Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016/1, n°83, février, pp. 115-119.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2015), « La carrière : une approche gestionnaire entre tentations et discussions », MSH Ange Guépin Nantes- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action CPER CPER 10 LLSHS « Chômage, emploi et activité flexible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Région Pays de La Loire, Université Nantes-Angers-Le Mans. Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DANY F., PIHEL L., ROGER A. (coord.) (2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières. Populations et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;, 254 pages.ISBN : 978-2-311-01362-7 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé par la FNEGE en 2014. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2012), « Bien vivre ensemble dans l’entreprise : l’apport de la théorie du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ressources+ - Chaire Vivre ensemble en entreprise IGR-IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rennes, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Et si le travail m'était conté en termes de don?... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, février, pp. 40-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers, une proposition théorique ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 69, pp. 89-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Ce que donner veut dire... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le don d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers. Février, Angers, France.  [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Quand le contexte parle de mes attentes. Analyse du rapport aux évolutions des infirmières d'une clinique privée ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisation GRT « Mobilités & Gestion des carrières » de l’AGRH. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers. De l'union traditionnelle à deux au ménage à trois ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les figures du Tiers dans la relation individu/organisation. Enjeux d'identité, de santé et de performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel. Mars, Neuchâtel, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du MAUSS semestrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 35, pp. 195-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Le don/contre-don pour éclairer la crise de la relation salariale ». Revue Internationale de Psychologie du Travail, n° 46, pp. 55-72. ==&amp;gt; PIHEL L., « Le don/contre-don pour éclairer la crise de la relation salariale ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.  Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOUY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 46, pp. 73-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France. Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENION A., CLERGEAU C., PIHEL L. (2010), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain », in SCOUARNEC A., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 347-361.ISBN: 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, L'Harmattan - collection du GRALE, pp. 41-56.ISBN: 978-2-296-12160-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, pp. 71-91.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Management à distance et santé au travail : quels impacts de l'éloignement et de la méconnaissance du travail réel ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales de Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 102, 2010/4, décembre, pp. 4-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Déterminants organisationnels et managériaux de la santé au travail. Le rôle clé des managers de proximité dans les centres d'appels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « L'ethnologie au service du management. Le don/contre-don comme grille d'analyse ». Colloque : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois, nouvelles carrières (3ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Les relations d'emploi d'aujourd'hui : la dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre International de Formation et Intervention en Psychosociologie). Avril, Paris, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Juin, Marrakech, Maroc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2009), « S'unir à l'entreprise et s'engager avec elle. Lui donner et ne plus lui donner. Enjeux managériaux et symboliques d'une relation complexe. Discussions autour du désengagement ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières (2ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Prospective des métiers au service de la GRH/AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisation : ESSEC/IAE/Dauphine. Mars, Cergy Pontoise, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 63, n° 3, pp. 502-528.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2008), « De la confiance à la distance, quand la GRH s'éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l'entreprise et la santé des personnels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Dakar, Sénégal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « Le don/contre-don de Marcel Mauss, un paradigme pour et au service de la GRH ».* 5ème Journée d'Etude sur les Carrières*, GRT « Gestion des Carrières » de l’AGRH. Mai, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2008), « Quand restructurer et changer, c'est perdre et abandonner. Pour et vers un management éclairé ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Maison des Sciences de l’Homme [MSH] Ange Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale : Recherche exploratoire à partir de l'exemple d'un centre d'appels », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l'Audit Social, Académie du travail et des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Moscou, Russie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2007), « Le management à distance et la question de la santé au travail : une étude exploratoire sur des entreprises en mutation ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th pre-ICIS Academic Worshop on French Speaking World IS Research (6th pre-ICIS Academic Worshop on French Speaking World IS Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Décembre, Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail. Etude exploratoire au sein d'une PME ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2007), « Manager dans la déstabilisation organisationnelle. Pour une réflexion située des ressorts de l'implication durable et des modèles d'accompagnement à produire ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse. Distinction : Sélection catégorie Best Paper.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : une dynamique d'implication singulière ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Multidisciplinaire sur l'Emploi, le Syndicalisme et le Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2(1), pp. 286-310.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : analyse d'une dynamique d'implication singulière. Analyse du cas France Télécom à partir du paradigme du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Economie et de Management Nantes-Atlantique (Lemna)-Université de Nantes, soutenue le 04/07/2006 à la Maison des Sciences de l’Homme Ange Guépin, Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « Emploi durable et flexibilité : les ressorts d'une union&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2005), « Relation d’emploi durable déstabilisée : quelle dynamique d’échange et d’implication ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2004), « Transition professionnelle : sens et repères de la dynamique de performance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité externe des salariés : paradoxes et dérobades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (54), https://shs.cairn.info/revue-agrh1-2025-1-page-61?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens au travail dans un contexte de sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (321), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de « l’individu acteur de son projet professionnel »Plongée au cœur du travail réel des conseillers internes en mobilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (147), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Immobile careers”: A challenge for management! The advantages of an understanding based on actual work and wage-earners’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 129 (3), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.129.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique » du territoire : travail aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.083.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le travail m'était conté en termes de don?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, février, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.111.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-213. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.035.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi durable : une dynamique d'implication singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer l’entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don/contre-don pour éclairer la crise de la relation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d’emploi durable déstabilisée : Quelle dynamique d’échange et d’implication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l’AGRH – Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUIBERT. VUIBERT, 2023, 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières, Populations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.XIV + 254, 2013, 978-2-311-01362-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coёtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souhaits professionnels&amp;quot; » : quels attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq; Danièle GUILLEMOT; Ekaterina MELNIK-OLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donner veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d'archives et de bibliothèques : XIXe-XXIe siècle de l'intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2018, 978-2-7535-7424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dabouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort : Journées de la Maison des sciences de l'homme Ange-Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, 978-2-296-12160-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A260FEA"/>
+    <w:nsid w:val="D8ABF5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="84D3D1EB"/>
+    <w:nsid w:val="C1F9E49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="290160FB"/>
+    <w:nsid w:val="12BB8F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemna.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimhe.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/groupes-de-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/le-management-desenchante/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agrh1-2025-1?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/actes-des-congrs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Pihel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.129.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.111.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019099ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dubouloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04493579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Fran&#231;oise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemna.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimhe.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/groupes-de-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/le-management-desenchante/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agrh1-2025-1?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/actes-des-congrs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Pihel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.129.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.111.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019099ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dubouloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04493579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Fran&#231;oise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>