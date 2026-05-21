--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAETITIA PIHEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section 06) à l'IAE de Nantes, Economie & Management - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section CNU 06) à l'IAE de Nantes, Economie et Management / Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire d'Economie et de Management de Nantes-Atlantique (Lemna)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lemna.univ-nantes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 à janvier 2026 : Co-rédactrice en chef de la Revue Interdisciplinaire Management, Homme & Entreprise (RIMHE)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rimhe.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2019 à 2023 : Co-responsable de l'axe &amp;quot;Transformations du Travail&amp;quot; du LEMNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024  : Co-coordinatrice du Groupe de Recherche Thématique &amp;quot;Mobilités & Gestion des carrières&amp;quot; de l'AGRH</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/groupes-de-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherche en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2024 : Etude &amp;quot;YOGASCOPIE&amp;quot; - Etude des trajectoires professionnelles et de reconversion des professeurs de YOGA en France. Pour en savoir plus : voir interview pour le magazine ESPRIT YOGA, n°82 (janvier-février 2025), p.34-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Distinction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Prix du meilleur évaluateur(e) du 33ème Congrès de l'AGRH, Brest (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste : publications, communications, ouvrages, chapitres d'ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND E. et PIHEL L.  (2025) « L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes » (chapitre 8). In : CORON C., GAILLARD H. et HULIN A. (coord.), Nouvelles recherches en Egalité, Diversité et Inclusion, Editions EMS, pp.145-166. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025), &amp;quot; &amp;quot;Accompagner&amp;quot; l'évolution professionnelle des salariés. Pour une clarification des ambitions gestionnaires. Un propos d'étape.&amp;quot; In : Lionel HONORE & Marie-Noëlle CHALAYE (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, collection: Questions de société, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/le-management-desenchante/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2025). &amp;quot;Construire le sens au travail dans un contexte de sale boulot. Les usages pluriels du job crafting&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/n°231, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025) (article accepté : 30/07/2024), &amp;quot;La mobilité externe des salariés : paradoxes et dérobades ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°54, pp.61-83.  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agrh1-2025-1?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2024), &amp;quot;L'inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23-25 octobre, Barcelone, Espagne. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/actes-des-congrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., PRALONG J., VENTOLINI S. (coord.) (octobre 2023).* La gestion des carrières : une approche par les mobilités*. Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;. 168 p.  ISBN : 978-2-311-41274-1</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage Labellisé par la FNEGE en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2022), « La fabrique de &amp;quot;l’individu-acteur de son projet professionnel&amp;quot;. Plongée au cœur du travail réel des conseillers internes en mobilité ! ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2022/1, n°147, pp. 37-48.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2021), « “Les bonnes raisons de se former”. Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 13-15 octobre, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">hal.science/hal-04152842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2020), « &amp;quot;Les souhaits professionnels&amp;quot; » : quelles attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS. In Danièle GUILLEMOT et Ekaterina MELNIK-OLIVE (coord.)  CEREQ ECHANGES, 15/2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 63-72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2020), « L’injonction à se former: étude exploratoire d’un dispositive de reconversion professionnelle interne au sein d’un grand groupe français». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International INFORMA (L’injonction à se former : regards croisés sur les transformations des systèmes de formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 26-27 Novembre, Université d’Angers (org. En distanciel), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2019), « Penser son avenir professionnel : profils, dynamiques et perspectives ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe d’Exploitation DEFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CEREQ – CNRS –Marseille. 21 mars, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Ce que donner veut dire : une proposition pour le don d’archives » (avant-propos à l’ouvrage), in Bénédicte GRAILLES, Patrice MARCILLOUX et Véronique SARRAZIN (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d’archives et de bibliothèques. XIX-XXIème siècle. De l’intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Presses Universitaires de Rennes, pp.7-19.ISBN : 978-2-7535-7424-3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Projet INFORMA- Témoignages et échanges sur la pratique de la transdisciplinarité ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Congrès de Nantes. Juin, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2017), « Les &amp;quot;carrières immobiles&amp;quot; : un challenge pour le management ! Les atouts d’une compréhension fondée sur le travail réel et les attentes des salariés ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre, 2017/3, n°129, pp. 21-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., JOURNE B. (2016), « La fabrique du territoire : travail aux frontières » (introduction cahier spécial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management & Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016/1, n°83, février, pp. 115-119.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2015), « La carrière : une approche gestionnaire entre tentations et discussions », MSH Ange Guépin Nantes- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action CPER CPER 10 LLSHS « Chômage, emploi et activité flexible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Région Pays de La Loire, Université Nantes-Angers-Le Mans. Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DANY F., PIHEL L., ROGER A. (coord.) (2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières. Populations et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;, 254 pages.ISBN : 978-2-311-01362-7 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé par la FNEGE en 2014. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2012), « Bien vivre ensemble dans l’entreprise : l’apport de la théorie du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ressources+ - Chaire Vivre ensemble en entreprise IGR-IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rennes, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Et si le travail m'était conté en termes de don?... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, février, pp. 40-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers, une proposition théorique ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 69, pp. 89-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Ce que donner veut dire... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le don d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers. Février, Angers, France.  [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Quand le contexte parle de mes attentes. Analyse du rapport aux évolutions des infirmières d'une clinique privée ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisation GRT « Mobilités & Gestion des carrières » de l’AGRH. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers. De l'union traditionnelle à deux au ménage à trois ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les figures du Tiers dans la relation individu/organisation. Enjeux d'identité, de santé et de performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel. Mars, Neuchâtel, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du MAUSS semestrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 35, pp. 195-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Le don/contre-don pour éclairer la crise de la relation salariale ». Revue Internationale de Psychologie du Travail, n° 46, pp. 55-72. ==&amp;gt; PIHEL L., « Le don/contre-don pour éclairer la crise de la relation salariale ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.  Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOUY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 46, pp. 73-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France. Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENION A., CLERGEAU C., PIHEL L. (2010), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain », in SCOUARNEC A., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 347-361.ISBN: 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, L'Harmattan - collection du GRALE, pp. 41-56.ISBN: 978-2-296-12160-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, pp. 71-91.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Management à distance et santé au travail : quels impacts de l'éloignement et de la méconnaissance du travail réel ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales de Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 102, 2010/4, décembre, pp. 4-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Déterminants organisationnels et managériaux de la santé au travail. Le rôle clé des managers de proximité dans les centres d'appels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « L'ethnologie au service du management. Le don/contre-don comme grille d'analyse ». Colloque : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois, nouvelles carrières (3ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Les relations d'emploi d'aujourd'hui : la dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre International de Formation et Intervention en Psychosociologie). Avril, Paris, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Juin, Marrakech, Maroc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2009), « S'unir à l'entreprise et s'engager avec elle. Lui donner et ne plus lui donner. Enjeux managériaux et symboliques d'une relation complexe. Discussions autour du désengagement ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières (2ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Prospective des métiers au service de la GRH/AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisation : ESSEC/IAE/Dauphine. Mars, Cergy Pontoise, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 63, n° 3, pp. 502-528.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2008), « De la confiance à la distance, quand la GRH s'éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l'entreprise et la santé des personnels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Dakar, Sénégal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « Le don/contre-don de Marcel Mauss, un paradigme pour et au service de la GRH ».* 5ème Journée d'Etude sur les Carrières*, GRT « Gestion des Carrières » de l’AGRH. Mai, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2008), « Quand restructurer et changer, c'est perdre et abandonner. Pour et vers un management éclairé ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Maison des Sciences de l’Homme [MSH] Ange Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale : Recherche exploratoire à partir de l'exemple d'un centre d'appels », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l'Audit Social, Académie du travail et des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Moscou, Russie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2007), « Le management à distance et la question de la santé au travail : une étude exploratoire sur des entreprises en mutation ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th pre-ICIS Academic Worshop on French Speaking World IS Research (6th pre-ICIS Academic Worshop on French Speaking World IS Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Décembre, Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail. Etude exploratoire au sein d'une PME ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2007), « Manager dans la déstabilisation organisationnelle. Pour une réflexion située des ressorts de l'implication durable et des modèles d'accompagnement à produire ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse. Distinction : Sélection catégorie Best Paper.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : une dynamique d'implication singulière ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Multidisciplinaire sur l'Emploi, le Syndicalisme et le Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2(1), pp. 286-310.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : analyse d'une dynamique d'implication singulière. Analyse du cas France Télécom à partir du paradigme du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Economie et de Management Nantes-Atlantique (Lemna)-Université de Nantes, soutenue le 04/07/2006 à la Maison des Sciences de l’Homme Ange Guépin, Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « Emploi durable et flexibilité : les ressorts d'une union&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2005), « Relation d’emploi durable déstabilisée : quelle dynamique d’échange et d’implication ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2004), « Transition professionnelle : sens et repères de la dynamique de performance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité externe des salariés : paradoxes et dérobades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (54), https://shs.cairn.info/revue-agrh1-2025-1-page-61?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens au travail dans un contexte de sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (321), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de « l’individu acteur de son projet professionnel »Plongée au cœur du travail réel des conseillers internes en mobilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (147), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Immobile careers”: A challenge for management! The advantages of an understanding based on actual work and wage-earners’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 129 (3), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.129.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique » du territoire : travail aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.083.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le travail m'était conté en termes de don?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, février, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.111.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-213. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.035.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi durable : une dynamique d'implication singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer l’entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don/contre-don pour éclairer la crise de la relation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d’emploi durable déstabilisée : Quelle dynamique d’échange et d’implication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l’AGRH – Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUIBERT. VUIBERT, 2023, 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières, Populations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.XIV + 254, 2013, 978-2-311-01362-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coёtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souhaits professionnels&amp;quot; » : quels attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq; Danièle GUILLEMOT; Ekaterina MELNIK-OLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donner veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d'archives et de bibliothèques : XIXe-XXIe siècle de l'intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2018, 978-2-7535-7424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dabouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort : Journées de la Maison des sciences de l'homme Ange-Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, 978-2-296-12160-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAETITIA PIHEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section 06) à l'IAE de Nantes, Economie & Management - Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Management des Ressources Humaines (section CNU 06) à l'IAE de Nantes, Economie et Management / Nantes Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire d'Economie et de Management de Nantes-Atlantique (Lemna)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lemna.univ-nantes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 à janvier 2026 : Co-rédactrice en chef de la Revue Interdisciplinaire Management, Homme & Entreprise (RIMHE)</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rimhe.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2019 à 2023 : Co-responsable de l'axe &amp;quot;Transformations du Travail&amp;quot; du LEMNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024  : Co-coordinatrice du Groupe de Recherche Thématique &amp;quot;Mobilités & Gestion des carrières&amp;quot; de l'AGRH</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/groupes-de-recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recherche en cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2024 : Etude &amp;quot;YOGASCOPIE&amp;quot; - Etude des trajectoires professionnelles et de reconversion des professeurs de YOGA en France. Pour en savoir plus : voir interview pour le magazine ESPRIT YOGA, n°82 (janvier-février 2025), p.34-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Distinction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : Prix du meilleur évaluateur(e) du 33ème Congrès de l'AGRH, Brest (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste : publications, communications, ouvrages, chapitres d'ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND E. et PIHEL L.  (2025) « L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes » (chapitre 8). In : CORON C., GAILLARD H. et HULIN A. (coord.), Nouvelles recherches en Egalité, Diversité et Inclusion, Editions EMS, pp.145-166. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025), &amp;quot; &amp;quot;Accompagner&amp;quot; l'évolution professionnelle des salariés. Pour une clarification des ambitions gestionnaires. Un propos d'étape.&amp;quot; In : Lionel HONORE & Marie-Noëlle CHALAYE (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management désenchanté. Erreurs, échecs et bullshit en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, collection: Questions de société, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://editions-ems.fr/boutique/le-management-desenchante/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2025). &amp;quot;Construire le sens au travail dans un contexte de sale boulot. Les usages pluriels du job crafting&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2/n°231, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2025) (article accepté : 30/07/2024), &amp;quot;La mobilité externe des salariés : paradoxes et dérobades ? &amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°54, pp.61-83.  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agrh1-2025-1?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COETARD E., GRIMAND A., PIHEL L. (2024), &amp;quot;L'inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23-25 octobre, Barcelone, Espagne. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.agrh.fr/actes-des-congrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., PRALONG J., VENTOLINI S. (coord.) (octobre 2023).* La gestion des carrières : une approche par les mobilités*. Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;. 168 p.  ISBN : 978-2-311-41274-1</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage Labellisé par la FNEGE en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2022), « La fabrique de &amp;quot;l’individu-acteur de son projet professionnel&amp;quot;. Plongée au cœur du travail réel des conseillers internes en mobilité ! ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2022/1, n°147, pp. 37-48.</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2021), « “Les bonnes raisons de se former”. Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 13-15 octobre, Paris, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">hal.science/hal-04152842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2020), « &amp;quot;Les souhaits professionnels&amp;quot; » : quelles attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS. In Danièle GUILLEMOT et Ekaterina MELNIK-OLIVE (coord.)  CEREQ ECHANGES, 15/2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 63-72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMAND A., PIHEL L., ROUPNEL-FUENTES M. (2020), « L’injonction à se former: étude exploratoire d’un dispositive de reconversion professionnelle interne au sein d’un grand groupe français». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International INFORMA (L’injonction à se former : regards croisés sur les transformations des systèmes de formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 26-27 Novembre, Université d’Angers (org. En distanciel), France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2019), « Penser son avenir professionnel : profils, dynamiques et perspectives ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupe d’Exploitation DEFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CEREQ – CNRS –Marseille. 21 mars, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Ce que donner veut dire : une proposition pour le don d’archives » (avant-propos à l’ouvrage), in Bénédicte GRAILLES, Patrice MARCILLOUX et Véronique SARRAZIN (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d’archives et de bibliothèques. XIX-XXIème siècle. De l’intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Presses Universitaires de Rennes, pp.7-19.ISBN : 978-2-7535-7424-3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2018), « Projet INFORMA- Témoignages et échanges sur la pratique de la transdisciplinarité ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Congrès de Nantes. Juin, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2017), « Les &amp;quot;carrières immobiles&amp;quot; : un challenge pour le management ! Les atouts d’une compréhension fondée sur le travail réel et les attentes des salariés ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre, 2017/3, n°129, pp. 21-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L., JOURNE B. (2016), « La fabrique du territoire : travail aux frontières » (introduction cahier spécial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management & Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016/1, n°83, février, pp. 115-119.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2015), « La carrière : une approche gestionnaire entre tentations et discussions », MSH Ange Guépin Nantes- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action CPER CPER 10 LLSHS « Chômage, emploi et activité flexible »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  Région Pays de La Loire, Université Nantes-Angers-Le Mans. Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DANY F., PIHEL L., ROGER A. (coord.) (2013), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières. Populations et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert-Collection &amp;quot;Recherche AGRH&amp;quot;, 254 pages.ISBN : 978-2-311-01362-7 </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage labellisé par la FNEGE en 2014. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2012), « Bien vivre ensemble dans l’entreprise : l’apport de la théorie du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ressources+ - Chaire Vivre ensemble en entreprise IGR-IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rennes, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Et si le travail m'était conté en termes de don?... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Réalités Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, février, pp. 40-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers, une proposition théorique ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 69, pp. 89-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Ce que donner veut dire... ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le don d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers. Février, Angers, France.  [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « Quand le contexte parle de mes attentes. Analyse du rapport aux évolutions des infirmières d'une clinique privée ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisation GRT « Mobilités & Gestion des carrières » de l’AGRH. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2011), « La relation salariale moderne et le tiers. De l'union traditionnelle à deux au ménage à trois ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les figures du Tiers dans la relation individu/organisation. Enjeux d'identité, de santé et de performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel. Mars, Neuchâtel, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du MAUSS semestrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 35, pp. 195-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Le don/contre-don pour éclairer la crise de la relation salariale ». Revue Internationale de Psychologie du Travail, n° 46, pp. 55-72. ==&amp;gt; PIHEL L., « Le don/contre-don pour éclairer la crise de la relation salariale ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.  Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOUY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 46, pp. 73-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Restructurer l'entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France. Distinction : Sélection catégorie Best Paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENION A., CLERGEAU C., PIHEL L. (2010), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain », in SCOUARNEC A., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp. 347-361.ISBN: 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2010), « Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Ange Guépin, L'Harmattan - collection du GRALE, pp. 41-56.ISBN: 978-2-296-12160-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, pp. 71-91.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Management à distance et santé au travail : quels impacts de l'éloignement et de la méconnaissance du travail réel ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer & Comprendre, Annales de Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 102, 2010/4, décembre, pp. 4-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2010), « Déterminants organisationnels et managériaux de la santé au travail. Le rôle clé des managers de proximité dans les centres d'appels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Novembre, Saint-Malo, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « L'ethnologie au service du management. Le don/contre-don comme grille d'analyse ». Colloque : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau travail, nouveaux emplois, nouvelles carrières (3ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Bordeaux, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2010), « Les relations d'emploi d'aujourd'hui : la dynamique du don/contre-don à l'épreuve et dans l'impasse ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre International de Formation et Intervention en Psychosociologie). Avril, Paris, France. [Chercheur invité]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Juin, Marrakech, Maroc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2009), « S'unir à l'entreprise et s'engager avec elle. Lui donner et ne plus lui donner. Enjeux managériaux et symboliques d'une relation complexe. Discussions autour du désengagement ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Nouveau travail, nouveaux emplois, nouvelles carrières (2ème Colloque international)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Rouen, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2009), « Les métiers des centres d'appels : des difficultés aux fonctions et choix managériaux de demain ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Prospective des métiers au service de la GRH/AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisation : ESSEC/IAE/Dauphine. Mars, Cergy Pontoise, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 63, n° 3, pp. 502-528.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2008), « De la confiance à la distance, quand la GRH s'éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l'entreprise et la santé des personnels ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Dakar, Sénégal.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2008), « Le don/contre-don de Marcel Mauss, un paradigme pour et au service de la GRH ».* 5ème Journée d'Etude sur les Carrières*, GRT « Gestion des Carrières » de l’AGRH. Mai, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUBOULOY M., PIHEL L. (2008), « Quand restructurer et changer, c'est perdre et abandonner. Pour et vers un management éclairé ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Maison des Sciences de l’Homme [MSH] Ange Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale : Recherche exploratoire à partir de l'exemple d'un centre d'appels », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l'Audit Social, Académie du travail et des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mai, Moscou, Russie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., PIHEL L. (2007), « Le management à distance et la question de la santé au travail : une étude exploratoire sur des entreprises en mutation ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th pre-ICIS Academic Worshop on French Speaking World IS Research (6th pre-ICIS Academic Worshop on French Speaking World IS Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Décembre, Montréal, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLERGEAU C., GEFFROY B., PIHEL L. (2007), « Les déterminants organisationnels et managériaux de la santé au travail. Etude exploratoire au sein d'une PME ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2007), « Manager dans la déstabilisation organisationnelle. Pour une réflexion située des ressorts de l'implication durable et des modèles d'accompagnement à produire ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Fribourg, Suisse. Distinction : Sélection catégorie Best Paper.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : une dynamique d'implication singulière ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Multidisciplinaire sur l'Emploi, le Syndicalisme et le Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2(1), pp. 286-310.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « La relation d'emploi durable : analyse d'une dynamique d'implication singulière. Analyse du cas France Télécom à partir du paradigme du don/contre-don ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Economie et de Management Nantes-Atlantique (Lemna)-Université de Nantes, soutenue le 04/07/2006 à la Maison des Sciences de l’Homme Ange Guépin, Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2006), « Emploi durable et flexibilité : les ressorts d'une union&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2005), « Relation d’emploi durable déstabilisée : quelle dynamique d’échange et d’implication ? ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Septembre, Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIHEL L. (2004), « Transition professionnelle : sens et repères de la dynamique de performance ». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d'études sur les carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRT « Gestion des Carrières » de l’AGRH. Mars, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité externe des salariés : paradoxes et dérobades ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (54), https://shs.cairn.info/revue-agrh1-2025-1-page-61?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le sens au travail dans un contexte de sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (321), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de « l’individu acteur de son projet professionnel »Plongée au cœur du travail réel des conseillers internes en mobilité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (147), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Immobile careers”: A challenge for management! The advantages of an understanding based on actual work and wage-earners’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 129 (3), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.129.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « fabrique » du territoire : travail aux frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1), pp.115-119. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.083.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le travail m'était conté en termes de don?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, février, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.111.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation salariale moderne. La dynamique du don/contre-don à l'épreuve et dans l'impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-213. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.035.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi durable, une relation de type don/contre-don. De la validation aux enseignements d'un paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/019099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi durable : une dynamique d'implication singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructurer l’entreprise. Analyse polysémique des enjeux pour les salariés amenés à vivre les transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint- Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don/contre-don pour éclairer la crise de la relation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d’emploi durable déstabilisée : Quelle dynamique d’échange et d’implication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l’AGRH – Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pralong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUIBERT. VUIBERT, 2023, 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières, Populations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.XIV + 254, 2013, 978-2-311-01362-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion par les métiers du nettoyage : une analyse à travers le prisme des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coёtard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souhaits professionnels&amp;quot; » : quels attentes et pour qui ? Enquête exploratoire auprès des répondants de DEFIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cereq; Danièle GUILLEMOT; Ekaterina MELNIK-OLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue et parcours professionnels : entre aspirations des salariés et contexte de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.cereq.fr/formation-continue-et-parcours-professionnels-entre-aspirations-des-salaries-et-contexte-de, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donner veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dons d'archives et de bibliothèques : XIXe-XXIe siècle de l'intention à la contrepartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2018, 978-2-7535-7424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand restructurer et changer c'est perdre et abandonner. Pour et vers un management éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Dubouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dabouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mort : Journées de la Maison des sciences de l'homme Ange-Guépin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010, 978-2-296-12160-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8ABF5D9"/>
+    <w:nsid w:val="AF6F7F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1F9E49D"/>
+    <w:nsid w:val="6524E997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12BB8F12"/>
+    <w:nsid w:val="7A8A9C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemna.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimhe.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/groupes-de-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/le-management-desenchante/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agrh1-2025-1?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/actes-des-congrs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Pihel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.129.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.111.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019099ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dubouloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04493579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Fran&#231;oise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemna.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rimhe.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/groupes-de-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/nouvelles-recherches-en-egalite-diversite-et-inclusion/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/le-management-desenchante/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-francaise-de-gestion-2025-2-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agrh1-2025-1?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrh.fr/actes-des-congrs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412741-la-gestion-des-carrieres-une-approche-par-les-mobilites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annales.org/gc/2022/resumes/mars/04-gc-resum-FR-AN-mars-2022.html#04FR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311013627-la-gestion-des-carrieres.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnege.org/colleges/college-labellisation-ouvrages/ouvrages-labellises-en-2014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Pihel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.129.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.111.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019099ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04154483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dubouloy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04493579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Fran&#231;oise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>