--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,1355 +66,1446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Césaire lot koté la mèr : traversées indianocéaniques du Cahier</w:t>
+                <w:t xml:space="preserve">Introduction: Faire passage en contextes francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berkery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rief.9009⟩</w:t>
+              <w:t xml:space="preserve">Irish Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7173/164913325840292939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298072v1</w:t>
+                <w:t xml:space="preserve">hal-05590311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turret Room as a Caribbean Heterotopia in Lawrence Scott’s Witchbroom. On Optics, Deviation and Reader Manipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Césaire lot koté la mèr : traversées indianocéaniques du Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rief.9009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774223v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Frames: Women Translating Cuban and (Afro-) Brazilian Women Writers for the French Literary Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Turret Room as a Caribbean Heterotopia in Lawrence Scott’s Witchbroom. On Optics, Deviation and Reader Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutatis Mutandis: Revista Latinoamericana de Traducción</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029126v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating Caribbean thresholds of pain from without: Hispaniola out of bounds, Hispaniola unbound?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variable Frames: Women Translating Cuban and (Afro-) Brazilian Women Writers for the French Literary Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutatis Mutandis: Revista Latinoamericana de Traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.27533/udea.mut.v13n2a10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.16164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361331v1</w:t>
+                <w:t xml:space="preserve">hal-03029126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“‘Cari-beans’: Teaching Caribbean Literature in the Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Translating Caribbean thresholds of pain from without: Hispaniola out of bounds, Hispaniola unbound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sargasso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.16164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361342v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Caribbean States of Emergency… In Short”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“‘Cari-beans’: Teaching Caribbean Literature in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wasafiri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 80-81</w:t>
+              <w:t xml:space="preserve">Sargasso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Transforming Pedagogy: Practice, Policy, and Resistance, pp.47-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02011546v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark tales of two cities: San Juan de aquí, San Juan de allá' - book review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“Caribbean States of Emergency… In Short”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Axe: A Caribbean Journal of Criticism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Wasafiri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01624610v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing against the tide: Isla Negra Editores, an example of pan-Caribbean transL/National solidarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutatis Mutandis: Revista Latinoamericana de Traducción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.46 - 69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17533/udea.mut.v10n1a02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco&amp;lt;i&amp;gt;poly&amp;lt;/i&amp;gt;phonies in translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dark tales of two cities: San Juan de aquí, San Juan de allá' - book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francosphères</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small Axe: A Caribbean Journal of Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622026v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananda Devi, traductrice bravant le kala pani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco&amp;lt;i&amp;gt;poly&amp;lt;/i&amp;gt;phonies in translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francosphères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.183 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/franc.2016.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Cari-beans’: trans-local readings of Caribbean and Indian Ocean Literatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“The role of small independent publishers in the circulation of Eastern Caribbean literature in the Caribbean and beyond”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Caribbean Studies annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCS, Jul 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Islands in Between Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Oranjestadt, Aruba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870761v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The role of small independent publishers in the circulation of Eastern Caribbean literature in the Caribbean and beyond”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">(Trans-) archipelagic models of publishing Indian Ocean and Caribbean multilingual ecologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Islands in Between Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Oranjestadt, Aruba</w:t>
+              <w:t xml:space="preserve">Ecotones 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993590v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et kala pani : passages obligés, passages interdits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur « Le Kala Pani dans les littératures féminines de la diaspora indienne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Trans-) archipelagic models of publishing Indian Ocean and Caribbean multilingual ecologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">‘Cari-beans’: trans-local readings of Caribbean and Indian Ocean Literatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotones 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Society for Caribbean Studies annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCS, Jul 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870758v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour les grandes occasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Huella de Oller (ouvrage trilingue espagnol, anglais, français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Pérez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isla Negra Editores, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Caribbean in Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang UK, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b15104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1424,554 +1515,554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tidalectics of translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 163, John Benjamins Publishing Company, pp.207-223, 2023, Benjamins Translation Library, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/btl.163.11sai⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser un écosystème littéraire durable pour et à partir de la Caraïbe : de la nécessité d’une écologie décoloniale du livre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les alternatives – Ecologie, économie sociale et solidaire : l’avenir du livre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance des éditeurs indépendants &amp; Double ponctuation, pp. 66-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et inclusion. Dossier N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capes anglais. Epreuve écrite disciplinaire. Session 2022. Ellipses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isla Negra Editores, porte-voix de littératures (ré) émergentes dans l’espace littéraire caribéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An (Un)easy Sell: Rebrandings of Jamaica in Marlon James’s A Brief History of Seven Killings and its French and Spanish translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Léziart. </w:t>
+              <w:t xml:space="preserve">Kamille Gentles-Peart; Hume Johnson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porto Rico et les Caraïbes : émergence et existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-124, 2018</w:t>
+              <w:t xml:space="preserve">Brand Jamaica: Re-Imagining Jamaica’s National Image and Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011545v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ré)écritures bifocales : trans-lations et trans-fusions portoricaines dans les autotraductions de Rosario Ferré et Esmeralda Santiago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isla Negra Editores, porte-voix de littératures (ré) émergentes dans l’espace littéraire caribéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Léziart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auteurs-traducteurs, l'entre-deux de l'écriture, collection Chemins Croisés, Presses Universitaires de Paris Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 167-181, 2018, Collection Chemins Croisés, 9782840163046</w:t>
+              <w:t xml:space="preserve">Porto Rico et les Caraïbes : émergence et existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-124, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624621v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An (Un)easy Sell: Rebrandings of Jamaica in Marlon James’s A Brief History of Seven Killings and its French and Spanish translations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">(Ré)écritures bifocales : trans-lations et trans-fusions portoricaines dans les autotraductions de Rosario Ferré et Esmeralda Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brand Jamaica: Re-Imagining Jamaica’s National Image and Identity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Auteurs-traducteurs, l'entre-deux de l'écriture, collection Chemins Croisés, Presses Universitaires de Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 167-181, 2018, Collection Chemins Croisés, 9782840163046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870757v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Marie Vieux-Chauvet’s Dance on the Volcano (trans. by Kaiama L. Glover) and Shara MacCallum’s Madwoman”, p. 112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,281 +2072,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rarest Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fleetwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There's a Monster Behind the Door</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fleetwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Little Fire of No Consequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2402,51 +2493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Saint-Loubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.9009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.27533/udea.mut.v13n2a10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.16164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.mut.v10n1a02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2016.13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01993590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nunez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio P&#233;rez Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.163.11sai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;lem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fleetwood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05590311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berkery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Saint-Loubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913325840292939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.9009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.27533/udea.mut.v13n2a10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.16164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.mut.v10n1a02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2016.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01993590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nunez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio P&#233;rez Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.163.11sai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;lem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fleetwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>