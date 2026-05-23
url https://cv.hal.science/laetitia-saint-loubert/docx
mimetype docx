--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -962,234 +962,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The role of small independent publishers in the circulation of Eastern Caribbean literature in the Caribbean and beyond”</w:t>
+                <w:t xml:space="preserve">Traduction et kala pani : passages obligés, passages interdits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Islands in Between Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Oranjestadt, Aruba</w:t>
+              <w:t xml:space="preserve">Séminaire sur « Le Kala Pani dans les littératures féminines de la diaspora indienne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993590v1</w:t>
+                <w:t xml:space="preserve">hal-01870759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Trans-) archipelagic models of publishing Indian Ocean and Caribbean multilingual ecologies</w:t>
+                <w:t xml:space="preserve">“The role of small independent publishers in the circulation of Eastern Caribbean literature in the Caribbean and beyond”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotones 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Islands in Between Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Oranjestadt, Aruba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870758v1</w:t>
+                <w:t xml:space="preserve">hal-01993590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et kala pani : passages obligés, passages interdits</w:t>
+                <w:t xml:space="preserve">(Trans-) archipelagic models of publishing Indian Ocean and Caribbean multilingual ecologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur « Le Kala Pani dans les littératures féminines de la diaspora indienne »</w:t>
+              <w:t xml:space="preserve">Ecotones 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870759v1</w:t>
+                <w:t xml:space="preserve">hal-01870758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Cari-beans’: trans-local readings of Caribbean and Indian Ocean Literatures</w:t>
               </w:r>
@@ -1739,100 +1739,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An (Un)easy Sell: Rebrandings of Jamaica in Marlon James’s A Brief History of Seven Killings and its French and Spanish translations</w:t>
+                <w:t xml:space="preserve">(Ré)écritures bifocales : trans-lations et trans-fusions portoricaines dans les autotraductions de Rosario Ferré et Esmeralda Santiago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brand Jamaica: Re-Imagining Jamaica’s National Image and Identity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Auteurs-traducteurs, l'entre-deux de l'écriture, collection Chemins Croisés, Presses Universitaires de Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 167-181, 2018, Collection Chemins Croisés, 9782840163046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870757v1</w:t>
+                <w:t xml:space="preserve">hal-01624621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isla Negra Editores, porte-voix de littératures (ré) émergentes dans l’espace littéraire caribéen</w:t>
               </w:r>
@@ -1885,96 +1881,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ré)écritures bifocales : trans-lations et trans-fusions portoricaines dans les autotraductions de Rosario Ferré et Esmeralda Santiago</w:t>
+                <w:t xml:space="preserve">An (Un)easy Sell: Rebrandings of Jamaica in Marlon James’s A Brief History of Seven Killings and its French and Spanish translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Saint-Loubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamille Gentles-Peart; Hume Johnson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auteurs-traducteurs, l'entre-deux de l'écriture, collection Chemins Croisés, Presses Universitaires de Paris Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 167-181, 2018, Collection Chemins Croisés, 9782840163046</w:t>
+              <w:t xml:space="preserve">Brand Jamaica: Re-Imagining Jamaica’s National Image and Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624621v1</w:t>
+                <w:t xml:space="preserve">hal-01870757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2493,51 +2493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05590311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berkery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Saint-Loubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913325840292939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.9009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.27533/udea.mut.v13n2a10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.16164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.mut.v10n1a02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2016.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01993590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nunez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio P&#233;rez Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.163.11sai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;lem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fleetwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05590311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berkery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Saint-Loubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7173/164913325840292939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.9009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.27533/udea.mut.v13n2a10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.16164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.mut.v10n1a02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01622026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2016.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01993590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nunez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio P&#233;rez Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.163.11sai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02011545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01870755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;lem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fleetwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01624596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>