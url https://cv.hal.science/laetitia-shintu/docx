--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -851,429 +851,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Zidi</w:t>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Souai</w:t>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henda Raies</w:t>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhat Ben Ayed</w:t>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mezlini</w:t>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (8), pp.2266. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26082266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358035v1</w:t>
+                <w:t xml:space="preserve">hal-03563636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563636v1</w:t>
+                <w:t xml:space="preserve">hal-03427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Oumaima Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Souai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
+                <w:t xml:space="preserve">Amel Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (8), pp.2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427430v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Rotating-Frame Relaxation ( T 1ρ ) Filter and Its Application in Metabolomics as an Alternative to the Transverse Relaxation ( T 2 ) Filter</w:t>
               </w:r>
@@ -1393,130 +1393,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thriving of hyperthermophilic microbial communities from a deep-sea sulfidic hydrothermal chimney under electrolithoautotrophic conditions with nitrate as electron acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427429v1</w:t>
@@ -1847,51 +1847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.459-480. </w:t>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zo Rakotoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Tchiakpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,51 +2344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and Lipidomic Analysis of Serum Samples following Curcuma longa Extract Supplementation in High-Fructose and Saturated Fat Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zo Rakotoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signal suppression by in situ microextraction in nuclear magnetic resonance spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jima Chandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-spinning low-sideband HR-MAS NMR spectroscopy: delicate analysis of biological samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRMAS NMR spectroscopy combined with chemometrics as an alternative analytical tool to control cigarette authenticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Reliable Diagnosis of Indeterminate Thyroid Lesions: A HRMAS NMR-Based Metabolomics Case of Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liborio Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jima Nambiath Chandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique par RMN et ses applications en biologie végétale, toxicologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Edinburgh, United Kingdom</w:t>
@@ -3576,51 +3576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of manufactured Al nanophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
@@ -4347,103 +4347,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrotrophy as potential primary metabolism for colonization of conductive surfaces in deep-sea hydrothermal chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4555,51 +4555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF02926A"/>
+    <w:nsid w:val="28FF6C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4786,51 +4786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-shintu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-121X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1139276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reverso-Meinietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouchotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Patino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giessner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Mostert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Chandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campredon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7354-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FKV1GWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liborio Torregrossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Nambiath Chandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ugolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300105e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenouil R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-shintu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-121X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1139276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reverso-Meinietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouchotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Patino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giessner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Mostert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Chandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campredon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7354-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FKV1GWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liborio Torregrossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Nambiath Chandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ugolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300105e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenouil R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>