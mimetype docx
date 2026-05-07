--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -851,429 +851,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+                <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+                <w:t xml:space="preserve">Oumaima Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+                <w:t xml:space="preserve">Nessrine Souai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+                <w:t xml:space="preserve">Henda Raies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Farhat Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Amel Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (8), pp.2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563636v1</w:t>
+                <w:t xml:space="preserve">hal-03358035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Zidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farhat Ben Ayed</w:t>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mezlini</w:t>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (8), pp.2266. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26082266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358035v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Rotating-Frame Relaxation ( T 1ρ ) Filter and Its Application in Metabolomics as an Alternative to the Transverse Relaxation ( T 2 ) Filter</w:t>
               </w:r>
@@ -1387,136 +1387,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thriving of hyperthermophilic microbial communities from a deep-sea sulfidic hydrothermal chimney under electrolithoautotrophic conditions with nitrate as electron acceptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427429v1</w:t>
@@ -1847,51 +1847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.459-480. </w:t>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zo Rakotoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Tchiakpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,51 +2344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and Lipidomic Analysis of Serum Samples following Curcuma longa Extract Supplementation in High-Fructose and Saturated Fat Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zo Rakotoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signal suppression by in situ microextraction in nuclear magnetic resonance spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jima Chandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-spinning low-sideband HR-MAS NMR spectroscopy: delicate analysis of biological samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRMAS NMR spectroscopy combined with chemometrics as an alternative analytical tool to control cigarette authenticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,338 +2912,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Toward the Reliable Diagnosis of Indeterminate Thyroid Lesions: A HRMAS NMR-Based Metabolomics Case of Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liborio Torregrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">Jima Nambiath Chandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Clara Ugolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr300105e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699575v1</w:t>
+                <w:t xml:space="preserve">hal-00711682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Reliable Diagnosis of Indeterminate Thyroid Lesions: A HRMAS NMR-Based Metabolomics Case of Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liborio Torregrossa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jima Nambiath Chandran</w:t>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ugolini</w:t>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr300105e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711682v1</w:t>
+                <w:t xml:space="preserve">hal-00699575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique par RMN et ses applications en biologie végétale, toxicologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Edinburgh, United Kingdom</w:t>
@@ -3576,51 +3576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of manufactured Al nanophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
@@ -4347,103 +4347,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrotrophy as potential primary metabolism for colonization of conductive surfaces in deep-sea hydrothermal chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4555,51 +4555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28FF6C9A"/>
+    <w:nsid w:val="CE0A9F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4786,51 +4786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-shintu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-121X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1139276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reverso-Meinietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouchotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Patino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giessner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Mostert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Chandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campredon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7354-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FKV1GWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liborio Torregrossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Nambiath Chandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ugolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300105e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenouil R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-shintu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-121X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1139276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reverso-Meinietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouchotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Patino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giessner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Mostert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Chandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campredon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7354-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FKV1GWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liborio Torregrossa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Nambiath Chandran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ugolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300105e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenouil R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>