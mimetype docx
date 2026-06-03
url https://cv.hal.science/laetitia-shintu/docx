--- v2 (2026-05-07)
+++ v3 (2026-06-03)
@@ -449,177 +449,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Millet</w:t>
+                <w:t xml:space="preserve">The electron-bifurcating FeFe-hydrogenase Hnd is involved in ethanol metabolism in Desulfovibrio fructosovorans grown on pyruvate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Kpebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gensollen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lesavre</w:t>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325792⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975895v1</w:t>
+                <w:t xml:space="preserve">hal-03548887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomic analysis of the physiological role of the electron-bifurcating FeFehydrogenase Hnd in Solidesulfovibrio fructosivorans under pyruvate fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -628,652 +628,652 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Kpebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 268, pp.127279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micres.2022.127279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron-bifurcating FeFe-hydrogenase Hnd is involved in ethanol metabolism in Desulfovibrio fructosovorans grown on pyruvate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Guendon</w:t>
+                <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Baffert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ros</w:t>
+                <w:t xml:space="preserve">Thomas Gensollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Serrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lesavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548887v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
+                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Zidi</w:t>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessrine Souai</w:t>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henda Raies</w:t>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhat Ben Ayed</w:t>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mezlini</w:t>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (8), pp.2266. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26082266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358035v1</w:t>
+                <w:t xml:space="preserve">hal-03427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427430v1</w:t>
+                <w:t xml:space="preserve">hal-03563636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Oumaima Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Souai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Amel Mezlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (8), pp.2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563636v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Rotating-Frame Relaxation ( T 1ρ ) Filter and Its Application in Metabolomics as an Alternative to the Transverse Relaxation ( T 2 ) Filter</w:t>
               </w:r>
@@ -1393,130 +1393,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427429v1</w:t>
@@ -1655,295 +1655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPDH Expression Predicts the Response to R-CHOP, the Tumor Metabolic Status, and the Response of DLBCL Patients to Metabolic Inhibitors</w:t>
+                <w:t xml:space="preserve">Challenges in the decomposition of 2D NMR spectra of mixtures of small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chiche</w:t>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Reverso-Meinietti</w:t>
+                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mouchotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rana Mhaidly</w:t>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELL METABOLISM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.459-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9FD00014C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359440v1</w:t>
+                <w:t xml:space="preserve">hal-02146311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the decomposition of 2D NMR spectra of mixtures of small molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAPDH Expression Predicts the Response to R-CHOP, the Tumor Metabolic Status, and the Response of DLBCL Patients to Metabolic Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reverso-Meinietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Cherni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Piersanti</w:t>
+                <w:t xml:space="preserve">Annabelle Mouchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
+                <w:t xml:space="preserve">Camila Rubio-Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Rana Mhaidly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.459-480. </w:t>
+              <w:t xml:space="preserve">CELL METABOLISM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.1243+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9FD00014C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146311v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vnn1 pantetheinase limits the Warburg effect and sarcoma growth by rescuing mitochondrial activity</w:t>
               </w:r>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad J. Mostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zo Rakotoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Tchiakpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,295 +2191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Metabolomic and Lipidomic Analysis of Serum Samples following Curcuma longa Extract Supplementation in High-Fructose and Saturated Fat Fed Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Tranchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Rakotoniaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Tchiakpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.25 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+                <w:t xml:space="preserve">hal-01476665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and Lipidomic Analysis of Serum Samples following Curcuma longa Extract Supplementation in High-Fructose and Saturated Fat Fed Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deyris</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62, pp.25 - 25. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476665v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete protocol for slow-spinning high-resolution magic-angle spinning NMR analysis of fragile tissues.</w:t>
               </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signal suppression by in situ microextraction in nuclear magnetic resonance spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jima Chandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-spinning low-sideband HR-MAS NMR spectroscopy: delicate analysis of biological samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRMAS NMR spectroscopy combined with chemometrics as an alternative analytical tool to control cigarette authenticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Reliable Diagnosis of Indeterminate Thyroid Lesions: A HRMAS NMR-Based Metabolomics Case of Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liborio Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jima Nambiath Chandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique par RMN et ses applications en biologie végétale, toxicologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3438,103 +3438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the decomposition of 2D NMR spectra of mixtures of small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Piersanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Edinburgh, United Kingdom</w:t>
@@ -3576,51 +3576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of manufactured Al nanophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3658,64 +3658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,64 +3783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
@@ -4065,103 +4065,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
@@ -4190,64 +4190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,103 +4347,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrotrophy as potential primary metabolism for colonization of conductive surfaces in deep-sea hydrothermal chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4555,51 +4555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE0A9F29"/>
+    <w:nsid w:val="31831FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4786,51 +4786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-shintu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-121X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1139276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548887v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reverso-Meinietti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouchotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Patino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giessner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Mostert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Chandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campredon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7354-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FKV1GWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liborio Torregrossa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Nambiath Chandran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ugolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300105e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenouil R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-shintu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-121X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113464479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil Berbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1139276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548887v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reverso-Meinietti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouchotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rubio-Patino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2019.02.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02077009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giessner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Mostert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Chandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Campredon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7354-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FKV1GWG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liborio Torregrossa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jima Nambiath Chandran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ugolini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300105e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03985764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenouil R" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>