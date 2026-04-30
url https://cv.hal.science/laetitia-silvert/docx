--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1619,2429 +1619,2295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t>
+                <w:t xml:space="preserve">Reduced neural responses to food cues might contribute to the anorexigenic effect of acute exercise observed in obese but not lean adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t>
+                <w:t xml:space="preserve">S.N. Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Charnay</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491439v2</w:t>
+                <w:t xml:space="preserve">hal-01595280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional experiences one year after a traffic accident: An exploratory study of verbatim accounts of the ESPARR cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy-Claude Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (3), pp.659-670. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2017, 48 (3), pp. 659-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.injury.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375150v1</w:t>
+                <w:t xml:space="preserve">hal-01491439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced neural responses to food cues might contribute to the anorexigenic effect of acute exercise observed in obese but not lean adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Que mesure l’interférence Stroop ? Quand et comment ? Arguments méthodologiques et théoriques en faveur d’un changement de pratiques dans sa mesure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (1), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy.161.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595280v1</w:t>
+                <w:t xml:space="preserve">hal-03870906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que mesure l’interférence Stroop ? Quand et comment ? Arguments méthodologiques et théoriques en faveur d’un changement de pratiques dans sa mesure.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When do fearful faces override inhibition of return?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María J. Funes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, pp.124 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy.161.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03870906v1</w:t>
+                <w:t xml:space="preserve">hal-01643428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When do fearful faces override inhibition of return?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced neural response to food cues following exercise is accompanied by decreased energy intake in obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S N Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K L Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2015.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643428v1</w:t>
+                <w:t xml:space="preserve">hal-01595050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced neural response to food cues following exercise is accompanied by decreased energy intake in obese adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2015.215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595050v1</w:t>
+                <w:t xml:space="preserve">hal-02446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">N400 modulation by categorical or associative interference in a famous face naming task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Germain-Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (3), pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446756v1</w:t>
+                <w:t xml:space="preserve">hal-04126831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N400 modulation by categorical or associative interference in a famous face naming task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Germain-Mondon</w:t>
+                <w:t xml:space="preserve">Electrical autonomic correlates of emotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.07.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2008.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04126831v1</w:t>
+                <w:t xml:space="preserve">hal-00332658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical autonomic correlates of emotion.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feature-based inhibition underlies the affective consequences of attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goolsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shapiro K.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fragopanagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Advance online publication, doi: 10.1080/13506280801904095</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00332658v1</w:t>
+                <w:t xml:space="preserve">hal-00330472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based inhibition underlies the affective consequences of attention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shapiro K.L.</w:t>
+                <w:t xml:space="preserve">Social contact and other-race face processing in the human brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hewstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Advance online publication, doi: 10.1080/13506280801904095</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.16-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330472v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social contact and other-race face processing in the human brain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of attentional demands on the processing of emotional facial expressions in the amygdala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lepsien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fragopanagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goolsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (1), pp.16-25</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (2), pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159203v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of attentional demands on the processing of emotional facial expressions in the amygdala.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affective consequences of effortful selection of faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goolsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fragopanagos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (2), pp.357-366</w:t>
+              <w:t xml:space="preserve">Cognitive Psychology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158718v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective consequences of effortful selection of faces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient attentional selection predicts distractor devaluation: ERP evidence for a direct link between attention and emotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goolsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Goolsby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond J.E.</w:t>
+                <w:t xml:space="preserve">Shapiro K.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Fragopanagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159208v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient attentional selection predicts distractor devaluation: ERP evidence for a direct link between attention and emotion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arousal and valence effects on event-related P3a and P3b during emotional categorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rigoulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (3), pp.315-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2005.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158691v1</w:t>
+                <w:t xml:space="preserve">hal-00332895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arousal and valence effects on event-related P3a and P3b during emotional categorization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Event-related P3a and P3b in response to unpredictable emotional stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2005.06.006⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (2), pp.107-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2004.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00332895v1</w:t>
+                <w:t xml:space="preserve">hal-00332910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related P3a and P3b in response to unpredictable emotional stimuli.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional stimuli in rapid serial visual presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2004.04.006⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4), pp.433-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506280344000239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00332910v1</w:t>
+                <w:t xml:space="preserve">hal-03997880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional stimuli in rapid serial visual presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of cognitive processing by emotional valence studied through event-related potentials in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 356 (1), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13506280344000239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997880v1</w:t>
+                <w:t xml:space="preserve">hal-00332918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of cognitive processing by emotional valence studied through event-related potentials in humans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Autonomic responding to aversive words without conscious valence discrimination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...92 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delplanque</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Bouwalerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammou Bouwalerh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Verpoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (2), pp.135-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2004.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2004.03.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4051,65 +3917,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la valeur sémantique et émotionnelle des informations visuelles sur la cécité d’inattention : apports théoriques et appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,87 +4003,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,87 +4111,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,73 +4219,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de comportement dans l'anorexie mentale : vers une prise en compte de la théorie de l'autodétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4478,73 +4344,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, May 2023, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing older adults' performance in the Stroop task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4603,142 +4469,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison pour la Science en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in response speed reveal the polymorphic nature of the Stroop effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4760,110 +4626,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Lakhzoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du déclin sensoriel sur l’empan visuo-spatial chez l’adulte jeune et âgé : étude des liens sens-cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4905,323 +4771,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social conditionality of attentional capture by angry faces: The role of group attitudes and SES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
+                <w:t xml:space="preserve">Influence d’une information émotionnelle négative sur les processus d’engagement et de désengagement dans la Maladie d’Alzheimer : un paradigme de recherche visuelle en eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Social Cognition Network Transfer of Knowledge Conference (ESCON 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SoCCCo; Université de Cologne, Sep 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Étude du Vieillissement (JEV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168136v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’une information émotionnelle négative sur les processus d’engagement et de désengagement dans la Maladie d’Alzheimer : un paradigme de recherche visuelle en eye-tracking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+                <w:t xml:space="preserve">Social conditionality of attentional capture by angry faces: The role of group attitudes and SES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Victeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Étude du Vieillissement (JEV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">20th European Social Cognition Network Transfer of Knowledge Conference (ESCON 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SoCCCo; Université de Cologne, Sep 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169584v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal task demands and attentional capture by rewarded distractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5276,73 +5142,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Meeting of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCoP, Sep 2017, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When motion and color compete for selective attention, motion induces a stronger distraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5397,801 +5263,801 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural response to food cues and energy intake following exercise in adolescents: effect of weight status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Stéphanie N. Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie N. Fearnbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Wingate Congress of Exercise and Sport Science (WCESS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Netanya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different spatial frequency channels for different emotional facial expressions : behavioral and connectionist data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Auxiette</w:t>
+                <w:t xml:space="preserve">Patrick Chambres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Emotion &amp; Motivation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-related differences in ERPs elicited by affective pictures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attentional modulation of appraisal in emotion: The case of the P3b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of Psychophysiology of the I.O.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.61-351</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Society for Psychophysiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.S7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159215v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of attentional resources on the processing of unattended emotional facial expressions in the amygdala</w:t>
+                <w:t xml:space="preserve">Exploring attention-emotion interactions with ERP and fMRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Brain Imaging Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Champéry, Switzerland</w:t>
+              <w:t xml:space="preserve">13th World Congress of Psychophysiology of the I.O.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.61-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115802v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional modulation of appraisal in emotion: The case of the P3b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-related differences in ERPs elicited by affective pictures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Society for Psychophysiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.S7</w:t>
+              <w:t xml:space="preserve">13th World Congress of Psychophysiology of the I.O.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.61-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331167v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring attention-emotion interactions with ERP and fMRI.</w:t>
+                <w:t xml:space="preserve">Influence of attentional resources on the processing of unattended emotional facial expressions in the amygdala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of Psychophysiology of the I.O.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.61-315</w:t>
+              <w:t xml:space="preserve">Alpine Brain Imaging Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159213v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des déterminants des biais attentionnels envers les informations visuelles émotionnelles ou associées à des récompenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. Université Clermont Auvergne (UCA), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05267829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6201,51 +6067,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear of Missing Out and attentional capture by distractor associated with social reward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6300,198 +6166,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is emotional attention a behavioral marker of amygdala alterations in alzheimer’s disease ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cousin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional capture by angry faces is conditional on group membership and social status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Victeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6500,163 +6366,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-distinctiveness in the Simon game: A spatial sequence recall task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,73 +6537,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value-driven attentional capture under load: an ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6792,73 +6658,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional capture by reward-distractors under perceptual load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6913,198 +6779,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium of European Research on Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of emotionally negative information on engagement and disengagement processes in aging: a visual search paradigm in eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Cronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidal Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Consortium of European Research on Emotion (CERE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do patients with Alzheimer’s disease still have a crush on crashes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7113,339 +6979,339 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journée Scientifique de l’EDISCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value-driven attentional capture under time constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Sélection attentionnelle des expressions faciales de peur : capture guidée par le stimulus ou capture contingente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Victeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966795v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection attentionnelle des expressions faciales de peur : capture guidée par le stimulus ou capture contingente ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
+                <w:t xml:space="preserve">Value-driven attentional capture under time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174547v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la pression temporelle sur la capture attentionnelle par des distracteurs associés à une récompense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7500,73 +7366,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des Jeunes Chercheurs du Centre de Recherches sur la Cognition et l’Apprentissage : De la recherche fondamentale aux applications (JSJC - CeRCA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional selection of fearful faces: Stimulus-driven capture or contingent capture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Victeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7595,51 +7461,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7649,413 +7515,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les potentiels évoqués cérébraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Delplanque; Pascal Hot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Électrophysiologie de la cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2013, 9782100593064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Devaux</w:t>
+                <w:t xml:space="preserve">Nicolas Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologie cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme; Cogniprisme, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring human cognition on-line with electrophysiological methods: The case of selective attention.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.C. Nobre</w:t>
+                <w:t xml:space="preserve">Traitements séquentiels et tâches RSVP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In: P., Marien &amp; J., Abutalebi (Eds.). </w:t>
+              <w:t xml:space="preserve">SOLAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology in Progress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hove, UK: Psychology Press., sous presse, 2008</w:t>
+              <w:t xml:space="preserve">Neuroscience cognitive de l'attention visuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In G.A. Michael (Ed.)., 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158720v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements séquentiels et tâches RSVP.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boucart</w:t>
+                <w:t xml:space="preserve">Measuring human cognition on-line with electrophysiological methods: The case of selective attention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SOLAL. </w:t>
+              <w:t xml:space="preserve">In: P., Marien &amp; J., Abutalebi (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience cognitive de l'attention visuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In G.A. Michael (Ed.)., 2008, sous presse</w:t>
+              <w:t xml:space="preserve">Neuropsychology in Progress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hove, UK: Psychology Press., sous presse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158721v1</w:t>
+                <w:t xml:space="preserve">hal-00158720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8202,51 +8068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2019.1622512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Fearnbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Funes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Fearnbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Silvert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Genin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain-Mondon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.07.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1WHCK3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delplanque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2008.07.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3CBL67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goolsby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapiro K.L." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fragopanagos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hewstone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nobre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepsien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J.E." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rigoulot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2005.06.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0RQ6PZ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2004.04.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBCRQ81-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280344000239" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E Lavoie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Bouwalerh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verpoort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2004.03.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQS9MG75-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie N. Fearnbach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delplanque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavoie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cousin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cronenberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Hajjam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2019.1622512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Fearnbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.06.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Funes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Fearnbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Silvert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Genin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain-Mondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.07.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1WHCK3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delplanque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2008.07.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3CBL67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330472v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goolsby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapiro K.L." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fragopanagos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hewstone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepsien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J.E." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rigoulot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2005.06.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0RQ6PZ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2004.04.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBCRQ81-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280344000239" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E Lavoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Bouwalerh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verpoort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2004.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQS9MG75-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie N. Fearnbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delplanque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavoie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cousin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cronenberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Hajjam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>