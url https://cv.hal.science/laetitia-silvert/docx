--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -4033,243 +4033,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
+                <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378664v1</w:t>
+                <w:t xml:space="preserve">hal-05378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the influence of emotional and semantic values on inattentional blindness: Theoretical and applied perspectives</w:t>
+                <w:t xml:space="preserve">Insights into the influence of emotional and semantic value of unexpected visual information on inattentional blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion (CERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCoP, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378666v1</w:t>
+                <w:t xml:space="preserve">hal-05378664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de comportement dans l'anorexie mentale : vers une prise en compte de la théorie de l'autodétermination</w:t>
               </w:r>
@@ -8068,51 +8068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2019.1622512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Fearnbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.06.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Funes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Fearnbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Silvert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Genin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain-Mondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.07.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1WHCK3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delplanque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2008.07.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3CBL67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330472v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goolsby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapiro K.L." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fragopanagos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hewstone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepsien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J.E." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rigoulot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2005.06.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0RQ6PZ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2004.04.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBCRQ81-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280344000239" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E Lavoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Bouwalerh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verpoort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2004.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQS9MG75-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie N. Fearnbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delplanque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavoie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cousin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cronenberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Hajjam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211064903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.688157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2019.1622512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Fearnbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.06.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491439v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my-Claude Tavernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2017.01.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Funes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.11.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S N Fearnbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Silvert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Keller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Genin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain-Mondon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.07.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1WHCK3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delplanque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2008.07.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF3CBL67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330472v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goolsby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapiro K.L." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fragopanagos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hewstone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nobre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepsien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J.E." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rigoulot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2005.06.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0RQ6PZ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2004.04.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBCRQ81-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280344000239" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E Lavoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Bouwalerh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verpoort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2004.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQS9MG75-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie N. Fearnbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delplanque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sequeira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavoie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cousin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002062v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cronenberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Hajjam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>