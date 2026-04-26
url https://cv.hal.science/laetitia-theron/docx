--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -66,5827 +66,5965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Signature in Men with Central Serous Chorioretinopathy</w:t>
+                <w:t xml:space="preserve">Towards coupling 3D printing and the glycation reaction to texturize food for people with oral frailty: A review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">S Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">M Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Zola</w:t>
+                <w:t xml:space="preserve">Duconseille Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiki Aichedo</w:t>
+                <w:t xml:space="preserve">N Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lebon</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 228, pp.118419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c01233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524665v1</w:t>
+                <w:t xml:space="preserve">hal-05460622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2013 Impact of various preparation processes on the digestibility of meat products</w:t>
+                <w:t xml:space="preserve">Proteomic Signature in Men with Central Serous Chorioretinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Boland</w:t>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vénien</w:t>
+                <w:t xml:space="preserve">Marta Zola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Théron</w:t>
+                <w:t xml:space="preserve">Seiki Aichedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Cécile Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Aotearoa Science Technology and !nnovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c01233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067404v1</w:t>
+                <w:t xml:space="preserve">hal-05524665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2013 Impact of various preparation processes on the digestibility of meat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Mike Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">France Aotearoa Science Technology and !nnovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.89-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601125v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t>
+                <w:t xml:space="preserve">Chemical effects of nitrite reduction during digestion of cured cooked and recooked meat on nitrosation, nitrosylation and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.114969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791169v1</w:t>
+                <w:t xml:space="preserve">hal-04690007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical effects of nitrite reduction during digestion of cured cooked and recooked meat on nitrosation, nitrosylation and oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bourillon</w:t>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Duval</w:t>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114969⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690007v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040429v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
+                <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Portmann</w:t>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lychou Abbühl</w:t>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Barile</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094987v1</w:t>
+                <w:t xml:space="preserve">hal-04040429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water content and bloom index on gelatin glycation</w:t>
+                <w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
+                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duconseille</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Meurillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason Sicard</w:t>
+                <w:t xml:space="preserve">Lychou Abbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109096⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189709v1</w:t>
+                <w:t xml:space="preserve">hal-04094987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of nitrite and nitrate preserved fermented sausages – New understandings of nitroso-compounds’ chemical reactivity in the digestive tract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+                <w:t xml:space="preserve">Impact of water content and bloom index on gelatin glycation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duconseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100474⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145, pp.109096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814710v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In vitro digestion of nitrite and nitrate preserved fermented sausages – New understandings of nitroso-compounds’ chemical reactivity in the digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108492⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.100474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03788853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactivity of nitrite and ascorbate in a cured and cooked meat model implication in nitrosation, nitrosylation and oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129073⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03150033v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation by Synchrotron Radiation Circular Dichroism of the Secondary Structure Evolution of Pepsin under Oxidative Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (5), pp.998. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10050998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Profile and Simulated Digestive Behavior of Breast Milk from Overweight and Normal Weight Mothers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Olalla-Herrera</w:t>
+                <w:t xml:space="preserve">Chemical reactivity of nitrite and ascorbate in a cured and cooked meat model implication in nitrosation, nitrosylation and oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidra Recio</w:t>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10040887⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 348, pp.129073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296336v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Chemical Reactivity of Dry-Cured Fermented Sausages: Focus on Nitrosation, Nitrosylation and Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (4), pp.852. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10040852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of nitroso-compounds in food products</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Protein Profile and Simulated Digestive Behavior of Breast Milk from Overweight and Normal Weight Mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Olalla-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidra Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101289⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10040887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193766v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Frozen–Thawed Duck Fatty Liver by MALDI-TOF Mass Spectrometry: A Chemometrics Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Determination of nitroso-compounds in food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26123508⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.101289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352815v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an In Vitro Model to Screen the Chemical Reactivity Induced by Polyphenols and Vitamins during Digestion: An Application to Processed Meat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Detection of Frozen–Thawed Duck Fatty Liver by MALDI-TOF Mass Spectrometry: A Chemometrics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10092230⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26123508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369552v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the prediction of PSE-like muscle defect in hams: Using chemometrics for the spectral fingerprinting of plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t>
+                <w:t xml:space="preserve">Design of an In Vitro Model to Screen the Chemical Reactivity Induced by Polyphenols and Vitamins during Digestion: An Application to Processed Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106929⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10092230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622914v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Prediction of the PSE-Like Muscle Defect in Cooked Hams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Putative Protein Biomarkers of Escherichia coli Antibiotic Multiresistance Identified by MALDI Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferreira</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22175/mmb.11156⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology9030056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369642v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative Protein Biomarkers of Escherichia coli Antibiotic Multiresistance Identified by MALDI Mass Spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Toward the Prediction of the PSE-Like Muscle Defect in Cooked Hams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology9030056⟩</w:t>
+              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22175/mmb.11156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512042v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation Sequencing and MALDI Mass Spectrometry in the Study of Multiresistant Processed Meat Vancomycin-Resistant Enterococci (VRE)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Toward the prediction of PSE-like muscle defect in hams: Using chemometrics for the spectral fingerprinting of plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology9050089⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569117v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a dynamic artificial digestive system to investigate heme iron nitrosylation during gastro-intestinal transit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Next-Generation Sequencing and MALDI Mass Spectrometry in the Study of Multiresistant Processed Meat Vancomycin-Resistant Enterococci (VRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sabença</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.094⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology9050089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628476v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering PSE-like muscle defect in cooked hams: A signature from the tissue to the molecular scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Using a dynamic artificial digestive system to investigate heme iron nitrosylation during gastro-intestinal transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane de La Pomelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 270, pp.359-366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.081⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 281, pp.231-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626910v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does the nitrosation of meat proteins influence their digestibility?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Deciphering PSE-like muscle defect in cooked hams: A signature from the tissue to the molecular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.06.071⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623387v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI mass spectrometry imaging and in situ microproteomics of Listeria monocytogenes biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">To what extent does the nitrosation of meat proteins influence their digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane de La Pomelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901452v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-catalysed chemistry in the gastrointestinal tract: Mechanisms, kinetics and consequences. A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">MALDI mass spectrometry imaging and in situ microproteomics of Listeria monocytogenes biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621446v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron-catalysed chemistry in the gastrointestinal tract: Mechanisms, kinetics and consequences. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane de La Pomelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3957⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02903088v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof of Concept to Bridge the Gap between Mass Spectrometry Imaging, Protein Identification and Relative Quantitation: MSI~LC-MS/MS-LF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes4040032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (8), pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470408v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">A Proof of Concept to Bridge the Gap between Mass Spectrometry Imaging, Protein Identification and Relative Quantitation: MSI~LC-MS/MS-LF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christiane Barboiron</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glu086⟩</w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes4040032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812812v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free Quantitative Protein Profiling of vastus lateralis Muscle During Human Aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Skeletal muscle lipid content and oxidative activity in relation to muscle fiber type in aging and metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Astrid A. Bijlsma</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.032698⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glu086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986095v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic study of fatty livers in ducks: Identification by 1H-NMR of metabolic markers associated with technological quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Label-free Quantitative Protein Profiling of vastus lateralis Muscle During Human Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Molette</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid A. Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03546⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.032698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517022v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Matrix Involved in the Lipid Retention of Foie Gras during Cooking: A Multimodal Hyperspectral Imaging Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Metabolomic study of fatty livers in ducks: Identification by 1H-NMR of metabolic markers associated with technological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Peyrin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf5009605⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (6), pp.1542-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570691v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Protein Matrix Involved in the Lipid Retention of Foie Gras during Cooking: A Multimodal Hyperspectral Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (25), pp.5954-5962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf5009605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645265v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">La fonte lipidique du foie gras à la cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.415-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645025v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.920 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643441v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the relationships between quality and biochemical composition of fatty liver in mule ducks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cullere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2011-4945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (14), pp.4290-4295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643673v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modeling the relationships between quality and biochemical composition of fatty liver in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cullere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Dalle Zotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (9), pp.3312-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2011-4945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02643598v1</w:t>
+                <w:t xml:space="preserve">hal-02643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Rossignol</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647532v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of semimenbranosus and biceps femoris muscles frome Bayonne dry-cured ham.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Robert</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12617-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643404v1</w:t>
+                <w:t xml:space="preserve">hal-02647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the volatile profile and identification of odour-active compounds in Bayonne ham</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of semimenbranosus and biceps femoris muscles frome Bayonne dry-cured ham.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 85 (3), pp.453-460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659945v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of peptide fingerprints in semimembranosus and biceps femoris muscles during Bayonne ham processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Analysis of the volatile profile and identification of odour-active compounds in Bayonne ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dutertre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pascal Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 82 (2), pp.272-277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.021⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.453-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658027v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time course of peptide fingerprints in semimembranosus and biceps femoris muscles during Bayonne ham processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (2), pp.272-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of proteolysis in native, heat-treated and aged proteins from turkey meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grajales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (3), pp.308-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00071660802146006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5896,2794 +6034,2794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-center peptidomic investigation of simulated gastrointestinal food digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidra Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lychou Abbuehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrent Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacie Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the prediction of the PSE-like muscle defect in cooked hams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Meat Science and Technology (Icomst)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical reactivity of proteins during in vitro dynamic meat digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of meat product adapted to chewing deficiency of Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane de La Pomelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (Icomst)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry applied to modern clinical microbiology : Research and identification of biomarkers in Vancomycin-Resistant Enterococci (VRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of Congresso de Ciência - Universidade Trás-os-Montes e Alto Douro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a workflow to apprehend dynamic digestion of a mix of proteins: application of meat product for elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par spectrométrie de masse MALDI-TOF. Principe et applications : Détermination du type métabolique des fibres musculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Meat digestion provides antidiabetic activity throughout the whole digestive process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Genès Champanelle, France</w:t>
+              <w:t xml:space="preserve">2. Conference on Food Bioactive and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733707v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat digestion provides antidiabetic activity throughout the whole digestive process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">L’imagerie par spectrométrie de masse MALDI-TOF. Principe et applications : Détermination du type métabolique des fibres musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference on Food Bioactive and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Genès Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735112v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent oxidation and nitrosation of meat proteins influence their digestibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane de La Pomelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Foodomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal and multispectral imaging approaches to study the diffusion of pepsin during in vitro digestion of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Food Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">5. International Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740408v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608335v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat proteolysis by pepsin highlighted by maldi imaging mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovedeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sarcopénie par imegerie moléculaire par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopénie : définitions et contradictions - Approches histologique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche métabolomique pour la recherche de marqueurs métaboliques de la qualité technologique des foies gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver, European Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology (COST) Farm Animal Proteomics Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte peptidique de la fraction prot éique soluble du jambon de Bayonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8693,2258 +8831,2258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat-based functional foods - Variability of the glycation reaction in gelatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duconseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the risks of nitrite and nitrate exposure of consumer eating processed food?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th International Congress of Meat Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacie Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Floride, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein biomarkers in vancomycin-resistant Enterococci (VRE) by Maldi-Tof MS associated with resistance to antibiotic teicoplanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Conference on Genetics and Biotechnology and Iberian Conference on Genetics and Biotechnology - Universidade Trás-os-Montes e Alto Douro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maldi-Tof mass spectrometry applied to modern clinical microbiology : Research and identification of biomarkers in multiresistant bacterial species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Caparica Conference in Antibiotic Resistance (I-IC2AR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of infrared spectroscopy to peptidomic analysis of gastric meat protein digestion using an in vitrodynamic digestive system (DIDGI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Conference on Foodomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Cesena, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI imaging and profiling mass spectrometry approach for the analysis of Listeria monocytogenes biofilms exposed to a desiccation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017, Spectrométrie de Masse, Métabolomique et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée-Chessy, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a MALDI imaging mass spectrometry (IMS) approach to bacterial proteomics: first application to Listeria monocytogenes biofilms exposed to a desiccation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Mass Spectrometry Imaging (MSI) approach to explore Listeria monocytogenes biofilms exposed to a dehumidification stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification relative IMS vs LC-MS/MS : Quelle corrélation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free quantitative protein profiling of vastus lateralis muscle during human aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Matrix assisted laser desorption ionization imaging by mass spectrometry of aging in human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bijlsma</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013</w:t>
+              <w:t xml:space="preserve">61. ASM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Minneapolis, United States. 2013, 61st ASM Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746900v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix assisted laser desorption ionization imaging by mass spectrometry of aging in human skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Label-free quantitative protein profiling of vastus lateralis muscle during human aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. ASM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Minneapolis, United States. 2013, 61st ASM Conference</w:t>
+              <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745916v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human sarcopenia analysis by MALDI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013 Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: Proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et d’Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lipidomique de foie gras de canard de différents classements commerciaux à l’aide de l’imagerie par spectrométrie de masse TOF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brunelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et d’Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Proteomic Association meeting (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Estoril, Portugal. , 2010,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10954,120 +11092,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in meat oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Estévez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Meat Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.115-137, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00017-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11077,147 +11215,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glycation pour texturer un aliment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duconseille Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11227,273 +11365,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11503,185 +11641,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme biologique de la variabilité de la fonte lipidique à la cuisson du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme biologique de la variabilité de la fonte lipidique à la cuisson du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011INPT0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04241346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11828,51 +11966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiki Aichedo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c01233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050998" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Olalla-Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040887" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101289" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.11156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma de Sousa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9030056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saben&#231;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de La Pomelie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.06.071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bechaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3957" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4040032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03546" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F25KS7BV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutertre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cepeda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grajales" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802146006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abbuehl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Miralles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacie Aline" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De-Oliveira-Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovedeep Kaur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547041v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutertre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901461v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792533v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745916v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746216v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerruti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Est&#233;vez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00017-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241346v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0086" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiki Aichedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c01233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050998" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Olalla-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040887" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma de Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9030056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.11156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106929" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saben&#231;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de La Pomelie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.06.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bechaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3957" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4040032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03546" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F25KS7BV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutertre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cepeda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grajales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802146006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abbuehl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Miralles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacie Aline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De-Oliveira-Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovedeep Kaur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutertre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734657v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901461v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792533v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745916v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721550v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerruti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Est&#233;vez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00017-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0086" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>