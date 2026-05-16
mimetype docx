--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1301,295 +1301,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of nitrite and nitrate preserved fermented sausages – New understandings of nitroso-compounds’ chemical reactivity in the digestive tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814710v1</w:t>
+                <w:t xml:space="preserve">hal-03583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of nitrite and nitrate preserved fermented sausages – New understandings of nitroso-compounds’ chemical reactivity in the digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.100474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583376v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t>
               </w:r>
@@ -1703,429 +1703,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation by Synchrotron Radiation Circular Dichroism of the Secondary Structure Evolution of Pepsin under Oxidative Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights into the Chemical Reactivity of Dry-Cured Fermented Sausages: Focus on Nitrosation, Nitrosylation and Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Delabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (5), pp.998. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10050998⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10040852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294474v1</w:t>
+                <w:t xml:space="preserve">hal-03296265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactivity of nitrite and ascorbate in a cured and cooked meat model implication in nitrosation, nitrosylation and oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation by Synchrotron Radiation Circular Dichroism of the Secondary Structure Evolution of Pepsin under Oxidative Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129073⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10050998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150033v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Chemical Reactivity of Dry-Cured Fermented Sausages: Focus on Nitrosation, Nitrosylation and Oxidation</w:t>
+                <w:t xml:space="preserve">Chemical reactivity of nitrite and ascorbate in a cured and cooked meat model implication in nitrosation, nitrosylation and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picgirard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.852. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 348, pp.129073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10040852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296265v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Profile and Simulated Digestive Behavior of Breast Milk from Overweight and Normal Weight Mothers</w:t>
               </w:r>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,77 +2509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an In Vitro Model to Screen the Chemical Reactivity Induced by Polyphenols and Vitamins during Digestion: An Application to Processed Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,185 +2637,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative Protein Biomarkers of Escherichia coli Antibiotic Multiresistance Identified by MALDI Mass Spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the Prediction of the PSE-Like Muscle Defect in Cooked Hams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology9030056⟩</w:t>
+              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22175/mmb.11156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512042v1</w:t>
+                <w:t xml:space="preserve">hal-03369642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Prediction of the PSE-Like Muscle Defect in Cooked Hams</w:t>
+                <w:t xml:space="preserve">Toward the prediction of PSE-like muscle defect in hams: Using chemometrics for the spectral fingerprinting of plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
@@ -2829,306 +2829,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferreira</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22175/mmb.11156⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369642v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the prediction of PSE-like muscle defect in hams: Using chemometrics for the spectral fingerprinting of plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative Protein Biomarkers of Escherichia coli Antibiotic Multiresistance Identified by MALDI Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Oliveira Ferreira</w:t>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology9030056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622914v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation Sequencing and MALDI Mass Spectrometry in the Study of Multiresistant Processed Meat Vancomycin-Resistant Enterococci (VRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sabença</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 281, pp.231-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 270, pp.359-366. </w:t>
@@ -3437,295 +3437,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does the nitrosation of meat proteins influence their digestibility?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI mass spectrometry imaging and in situ microproteomics of Listeria monocytogenes biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.06.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623387v1</w:t>
+                <w:t xml:space="preserve">hal-01901452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI mass spectrometry imaging and in situ microproteomics of Listeria monocytogenes biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent does the nitrosation of meat proteins influence their digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane de La Pomelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 187, pp.152-160. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901452v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-catalysed chemistry in the gastrointestinal tract: Mechanisms, kinetics and consequences. A review</w:t>
               </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 268, pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3845,51 +3845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof of Concept to Bridge the Gap between Mass Spectrometry Imaging, Protein Identification and Relative Quantitation: MSI~LC-MS/MS-LF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,307 +5178,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
+                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annie A. Venien</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12617-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643598v1</w:t>
+                <w:t xml:space="preserve">hal-02647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
+                <w:t xml:space="preserve">The fusion of lipid droplets is involved in fat loss during cooking of duck &amp;quot;foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Rossignol</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647532v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of semimenbranosus and biceps femoris muscles frome Bayonne dry-cured ham.</w:t>
               </w:r>
@@ -6008,1665 +6008,1665 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-center peptidomic investigation of simulated gastrointestinal food digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isidra Recio</w:t>
+                <w:t xml:space="preserve">The meat matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lychou Abbuehl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Miralles</w:t>
+                <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Internation Conference on Food Science, Nutrition and Wellness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660594v1</w:t>
+                <w:t xml:space="preserve">hal-05608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">A multi-center peptidomic investigation of simulated gastrointestinal food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidra Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lychou Abbuehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torrent Angélique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Beatriz Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474038v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacie Aline</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Torrent Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Floride, United States</w:t>
+              <w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962686v1</w:t>
+                <w:t xml:space="preserve">hal-03474038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the prediction of the PSE-like muscle defect in cooked hams</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t>
+                <w:t xml:space="preserve">Bonifacie Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Meat Science and Technology (Icomst)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Floride, United States</w:t>
+              <w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620363v1</w:t>
+                <w:t xml:space="preserve">hal-02962686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical reactivity of proteins during in vitro dynamic meat digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Toward the prediction of the PSE-like muscle defect in cooked hams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude De-Oliveira-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">International Congress of Meat Science and Technology (Icomst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734403v1</w:t>
+                <w:t xml:space="preserve">hal-04620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of meat product adapted to chewing deficiency of Elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chemical reactivity of proteins during in vitro dynamic meat digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (Icomst)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734908v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry applied to modern clinical microbiology : Research and identification of biomarkers in Vancomycin-Resistant Enterococci (VRE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+                <w:t xml:space="preserve">Conception of meat product adapted to chewing deficiency of Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane de La Pomelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of Congresso de Ciência - Universidade Trás-os-Montes e Alto Douro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (Icomst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843469v1</w:t>
+                <w:t xml:space="preserve">hal-02734908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a workflow to apprehend dynamic digestion of a mix of proteins: application of meat product for elderly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+                <w:t xml:space="preserve">Mass spectrometry applied to modern clinical microbiology : Research and identification of biomarkers in Vancomycin-Resistant Enterococci (VRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of Congresso de Ciência - Universidade Trás-os-Montes e Alto Douro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073383v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat digestion provides antidiabetic activity throughout the whole digestive process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a workflow to apprehend dynamic digestion of a mix of proteins: application of meat product for elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference on Food Bioactive and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735112v1</w:t>
+                <w:t xml:space="preserve">hal-02073383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par spectrométrie de masse MALDI-TOF. Principe et applications : Détermination du type métabolique des fibres musculaires</w:t>
+                <w:t xml:space="preserve">Meat digestion provides antidiabetic activity throughout the whole digestive process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Genès Champanelle, France</w:t>
+              <w:t xml:space="preserve">2. Conference on Food Bioactive and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733707v1</w:t>
+                <w:t xml:space="preserve">hal-02735112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent oxidation and nitrosation of meat proteins influence their digestibility?</w:t>
+                <w:t xml:space="preserve">L’imagerie par spectrométrie de masse MALDI-TOF. Principe et applications : Détermination du type métabolique des fibres musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Foodomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Genès Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735676v1</w:t>
+                <w:t xml:space="preserve">hal-02733707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal and multispectral imaging approaches to study the diffusion of pepsin during in vitro digestion of meat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loison</w:t>
+                <w:t xml:space="preserve">To what extent oxidation and nitrosation of meat proteins influence their digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane de La Pomelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dalian, China</w:t>
+              <w:t xml:space="preserve">5. International Conference on Foodomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594985v1</w:t>
+                <w:t xml:space="preserve">hal-02735676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t>
+                <w:t xml:space="preserve">Multimodal and multispectral imaging approaches to study the diffusion of pepsin during in vitro digestion of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608335v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,1104 +7724,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat proteolysis by pepsin highlighted by maldi imaging mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loison</w:t>
+                <w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t>
+              <w:t xml:space="preserve">5. International Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743471v1</w:t>
+                <w:t xml:space="preserve">hal-01608335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sarcopénie par imegerie moléculaire par spectrométrie de masse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meat proteolysis by pepsin highlighted by maldi imaging mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovedeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">60. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620385v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopénie : définitions et contradictions - Approches histologique et moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+                <w:t xml:space="preserve">Etude de la sarcopénie par imegerie moléculaire par spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">, 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792234v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche métabolomique pour la recherche de marqueurs métaboliques de la qualité technologique des foies gras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Guerra</w:t>
+                <w:t xml:space="preserve">Sarcopénie : définitions et contradictions - Approches histologique et moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journée Annuelle du Centre Maladies Neuromusculaires Rares Rhone-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547041v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche métabolomique pour la recherche de marqueurs métaboliques de la qualité technologique des foies gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747315v1</w:t>
+                <w:t xml:space="preserve">hal-01547041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver, European Cooperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Théron</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rossignol</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology (COST) Farm Animal Proteomics Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620405v1</w:t>
+                <w:t xml:space="preserve">hal-02747315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver, European Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Science and Technology (COST) Farm Animal Proteomics Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755184v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757643v1</w:t>
+                <w:t xml:space="preserve">hal-02755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche histologique de la fonte lipidique du foie gras de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Oct 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Empreinte peptidique de la fraction prot éique soluble du jambon de Bayonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8831,51 +8956,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat-based functional foods - Variability of the glycation reaction in gelatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8934,725 +9059,725 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the risks of nitrite and nitrate exposure of consumer eating processed food?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th International Congress of Meat Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the reduction of nitrite in cured meat role of ascorbate?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacie Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Floride, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein biomarkers in vancomycin-resistant Enterococci (VRE) by Maldi-Tof MS associated with resistance to antibiotic teicoplanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Conference on Genetics and Biotechnology and Iberian Conference on Genetics and Biotechnology - Universidade Trás-os-Montes e Alto Douro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maldi-Tof mass spectrometry applied to modern clinical microbiology : Research and identification of biomarkers in multiresistant bacterial species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Caparica Conference in Antibiotic Resistance (I-IC2AR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of infrared spectroscopy to peptidomic analysis of gastric meat protein digestion using an in vitrodynamic digestive system (DIDGI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,100 +9809,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Conference on Foodomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Cesena, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,806 +9934,806 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI imaging and profiling mass spectrometry approach for the analysis of Listeria monocytogenes biofilms exposed to a desiccation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017, Spectrométrie de Masse, Métabolomique et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée-Chessy, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a MALDI imaging mass spectrometry (IMS) approach to bacterial proteomics: first application to Listeria monocytogenes biofilms exposed to a desiccation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Development of a Mass Spectrometry Imaging (MSI) approach to explore Listeria monocytogenes biofilms exposed to a dehumidification stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">8. Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901465v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Mass Spectrometry Imaging (MSI) approach to explore Listeria monocytogenes biofilms exposed to a dehumidification stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Development of a MALDI imaging mass spectrometry (IMS) approach to bacterial proteomics: first application to Listeria monocytogenes biofilms exposed to a desiccation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901461v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification relative IMS vs LC-MS/MS : Quelle corrélation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix assisted laser desorption ionization imaging by mass spectrometry of aging in human skeletal muscle</w:t>
+                <w:t xml:space="preserve">Label-free quantitative protein profiling of vastus lateralis muscle during human aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bijlsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. ASM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Minneapolis, United States. 2013, 61st ASM Conference</w:t>
+              <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745916v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free quantitative protein profiling of vastus lateralis muscle during human aging</w:t>
+                <w:t xml:space="preserve">Matrix assisted laser desorption ionization imaging by mass spectrometry of aging in human skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bijlsma</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013</w:t>
+              <w:t xml:space="preserve">61. ASM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Minneapolis, United States. 2013, 61st ASM Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746900v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human sarcopenia analysis by MALDI imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10617,369 +10742,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013 Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: Proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et d’Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lipidomique de foie gras de canard de différents classements commerciaux à l’aide de l’imagerie par spectrométrie de masse TOF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brunelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et d’Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11001,88 +11126,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Proteomic Association meeting (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Estoril, Portugal. , 2010,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11092,120 +11217,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in meat oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Estévez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Meat Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.115-137, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00017-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11215,51 +11340,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glycation pour texturer un aliment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11268,370 +11393,516 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duconseille Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sicard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04818980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid food design as a way to enhance the nutritional and functional properties of animal-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04818980v1</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-S. Mirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11641,185 +11912,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme biologique de la variabilité de la fonte lipidique à la cuisson du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011INPT0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02810948v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04241346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme biologique de la variabilité de la fonte lipidique à la cuisson du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2011INPT0086⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04241346v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02810948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11966,51 +12237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiki Aichedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c01233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050998" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Olalla-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040887" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma de Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9030056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.11156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106929" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saben&#231;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de La Pomelie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.06.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bechaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3957" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4040032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03546" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F25KS7BV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutertre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cepeda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grajales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802146006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abbuehl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Miralles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacie Aline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De-Oliveira-Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovedeep Kaur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutertre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734657v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901461v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792533v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745916v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721550v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerruti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Est&#233;vez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00017-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0086" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiki Aichedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c01233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050998" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Olalla-Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040887" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.11156" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma de Sousa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9030056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saben&#231;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9050089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de La Pomelie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.06.071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bechaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3957" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4040032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu086" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid A. Bijlsma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032698" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guerra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03546" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5009605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cullere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4945" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643598v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.04.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X329K5SX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F25KS7BV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8RCH0J0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutertre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cepeda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grajales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802146006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abbuehl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Miralles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacie Aline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De-Oliveira-Ferreira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734908v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843469v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735676v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovedeep Kaur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620385v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dutertre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Keuleyan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferraro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843491v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734657v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901461v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bijlsma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746216v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerruti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620325v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Est&#233;vez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00017-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meurillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portanguen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-S. Mirade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Astruc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0086" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810948v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>