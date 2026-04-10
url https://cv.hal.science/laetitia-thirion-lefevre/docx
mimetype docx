--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -91,3151 +91,3268 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Maya ruins covered by jungle using Sentinel-1</w:t>
+                <w:t xml:space="preserve">Retrieving Complex Permittivities From Remote Dual Co-Pol Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Michenot</w:t>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Israel Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guinvarc’h</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.3293. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.812-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3332429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491093v1</w:t>
+                <w:t xml:space="preserve">hal-05580153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
+                <w:t xml:space="preserve">Identification of Maya ruins covered by jungle using Sentinel-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215828v1</w:t>
+                <w:t xml:space="preserve">hal-04491093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Russo</w:t>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziano Cerri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463887v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Graziano Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Thirion Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.910-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215824v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944485v1</w:t>
+                <w:t xml:space="preserve">hal-04215824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3100637⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534633v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3100637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130174v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of Orientation Angle and Material on PolSAR Images of Urban Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1632. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12101632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903123v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Ephemeral Objects in SAR Time-Series Using Frozen Background-Based Change Detection</w:t>
+                <w:t xml:space="preserve">The Combined Effect of Orientation Angle and Material on PolSAR Images of Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Taillade</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.1720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12111720⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153901v1</w:t>
+                <w:t xml:space="preserve">hal-02903123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Permittivities of a Dihedral Configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+                <w:t xml:space="preserve">Detecting Ephemeral Objects in SAR Time-Series Using Frozen Background-Based Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2796842⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12111720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124542v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double Brewster angle effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analytical Solution for Permittivities of a Dihedral Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.485-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2796842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02124548v1</w:t>
+                <w:t xml:space="preserve">hal-02124542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Phase and Implications for Urban Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">The double Brewster angle effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1-2), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2750211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692803v1</w:t>
+                <w:t xml:space="preserve">hal-02124548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Polarization Amplitudes of Obliquely Orientated Buildings With Application to Urban Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric Phase and Implications for Urban Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Donald Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (11), pp.1913 - 1917. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.1278 - 1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2731122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2750211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692798v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Scale Polarimetric Device for Nanotube Forest Measurement: An Opportunity to Anticipate Bistatic Polarimetric SAR Images of Tree Trunk Forests at P-Band</w:t>
+                <w:t xml:space="preserve">Cross-Polarization Amplitudes of Obliquely Orientated Buildings With Application to Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Everaere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Tran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2532802⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (11), pp.1913 - 1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2731122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460076v1</w:t>
+                <w:t xml:space="preserve">hal-01692798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique to characterize foliage attenuation using passive radar in the L-band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Scale Polarimetric Device for Nanotube Forest Measurement: An Opportunity to Anticipate Bistatic Polarimetric SAR Images of Tree Trunk Forests at P-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Everaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+                <w:t xml:space="preserve">Jacqueline Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dorey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Probing matter with electromagnetic waves/Sonder la matière par les ondes électromagnétiques URSI-France 2015 scientific days – Paris, CNAM, 24 &amp; 25 March 2015, 17, pp.1003-1017. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (16), pp. 3249 - 3258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2532802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384294v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Use of Low Frequencies in Urban Areas: Application to NLOS Configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new technique to characterize foliage attenuation using passive radar in the L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2441293⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Probing matter with electromagnetic waves/Sonder la matière par les ondes électromagnétiques URSI-France 2015 scientific days – Paris, CNAM, 24 &amp; 25 March 2015, 17, pp.1003-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265646v1</w:t>
+                <w:t xml:space="preserve">hal-01384294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Light on SAR Backscattering Coefficient and Interferometric Coherence in Layover Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mokadem</w:t>
+                <w:t xml:space="preserve">Investigating the Use of Low Frequencies in Urban Areas: Application to NLOS Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Colin-Koeniguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (12), pp.2428 - 2432. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp 3720-3729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2015.2481708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2441293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265651v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Algorithm Based on Orthogonal Projections for MMT Detection and Interference Reduction</w:t>
+                <w:t xml:space="preserve">A New Light on SAR Backscattering Coefficient and Interferometric Coherence in Layover Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">A. Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">E. Colin-Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2276417⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (12), pp.2428 - 2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2015.2481708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934257v1</w:t>
+                <w:t xml:space="preserve">hal-01265651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Target Imaging Algorithm based on Oblique Projection for Clutter Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">New SAR Algorithm Based on Orthogonal Projections for MMT Detection and Interference Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2014.110287⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, PP (99), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2276417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059721v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back Projection Version of Subspace Detector SAR Processors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">New SAR Target Imaging Algorithm based on Oblique Projection for Clutter Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (2), pp.1489-1497. </w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.1118 - 1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5751274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2014.110287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659486v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic scattering from forest components. Part I: coherent polarimetric modelling and analysis of simulated results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back Projection Version of Subspace Detector SAR Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Rémi Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1), pp.36-61. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.1489-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030903499680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5751274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556648v1</w:t>
+                <w:t xml:space="preserve">hal-00659486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Polarimetric Signal Subspace Detector for SAR processors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Bistatic scattering from forest components. Part I: coherent polarimetric modelling and analysis of simulated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.004⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.36-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455030903499680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556651v1</w:t>
+                <w:t xml:space="preserve">hal-00556648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the electromagnetic scattering by sea surfaces at grazing incidence. Application to HF surface wave radars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">New Polarimetric Signal Subspace Detector for SAR processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gobin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.87-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00556228v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic scattering from forest components. Part II: First validation of a bistatic polarimetric forest model at VHF UHF band [225-475 MHz] using indoor measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Modelling of the electromagnetic scattering by sea surfaces at grazing incidence. Application to HF surface wave radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1), pp. 62-85. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030903334853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556645v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR processor based on a matched subspace detector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Bistatic scattering from forest components. Part II: First validation of a bistatic polarimetric forest model at VHF UHF band [225-475 MHz] using indoor measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp. 62-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455030903334853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2009.4805275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00443021v1</w:t>
+                <w:t xml:space="preserve">hal-00556645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Processor based on Matched Subspace Detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">New SAR processor based on a matched subspace detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp. 221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2009.4805275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158257v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating about attenuation,scattering phase center and total height using simulated interferometric SAR images of forested areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+                <w:t xml:space="preserve">New SAR Processor based on Matched Subspace Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272112v1</w:t>
+                <w:t xml:space="preserve">halshs-00158257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of a forest scattering model applied to radiometry, interferometry, and polarimetric at P- and L- band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Investigating about attenuation,scattering phase center and total height using simulated interferometric SAR images of forested areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (10), pp.3172-3179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.904921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capabilities of a forest scattering model applied to radiometry, interferometry, and polarimetric at P- and L- band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (4), pp.849-862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2005.862523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3245,9904 +3362,10012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR time series for under canopy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadarConf24 - 2024 IEEE Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEE, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes to retrieve permittivities from rotated double bounce signatures in polarimetric SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified scheme to separately retrieve permittivities of surfaces of a dihedral structure using radar polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards the understanding of the C-Band temporal signature of boreal forest through physiology parameters retrieval from sentinel-1 time series and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424461v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of the C-Band temporal signature of boreal forest through physiology parameters retrieval from sentinel-1 time series and machine learning</w:t>
+                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282866⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314674v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of agricultural SAR Time Series using Convolutional Autoencoder for the extraction of harvesting practices of rice fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2022 :14th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FIRST TEST ON PERMITTIVTY INVERSION OF A DOUBLE BOUNCE IN A SAR IMAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.5183-5186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EUSAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345533v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Extraction of Roads Using Polarimetry Methods in L-Band SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.327-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Temporal Methods over Spatial Methods in Order to Detect Small Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.1767-1769, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Double Brewster Angle Effect and the Radar Polarimetric Responses of Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-band Polarimetric Change Detection on Sar Images : Fire Burn Scars in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.9956-9959, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features Extraction of the Doppler frequency signature of a human walking at 1 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The essential contribution of HV to radar remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Xpol for Urban Classification Using SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.983-985, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of the Relative Polarimetric Radar Signature of Vegetation and Cities Districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5221-5223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Single SAR Image at P Band for Deforestation Detection in Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Retrieval Using Monostatic Radar Double Bounce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9098-9101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692825v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692813v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Variation of the polarimetric Scattering Mechanisms of Forests and its Consequences on Interferometric Height</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Observation Summit 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to retrieve the complex permittivities using double bounce?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2016.7696703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brewster effect on polarimetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.227-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7325741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The signature of rotated double bounces in urban areas,&amp;quot; in Synthetic Aperture Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 5th Asia-Pacific Conference on Synthetic Aperture Radar (APSAR 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp 462-465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSAR.2015.7306249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency radar signatures of shadow areas in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint Urban Remote Sensing Event (JURSE 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. pp 1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in urban areas. Orientation, permittivity and entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1594-1597 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the attenuation in L-band due to the foliage in function of the elevation angle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cognitive kriging metamodels for forest characterization and target detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp 1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060309⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278360v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive kriging metamodels for forest characterization and target detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the attenuation in L-band due to the foliage in function of the elevation angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060325⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103268v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and validation of the polarimetric scattering of a forest for bistatic P-band SAR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.4556-4559, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation mechanisms in urban canyons. Distorsions and entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Synthetic Aperture Radar (EUSAR 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDE, Jun 2014, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive radar applied to forest and kriging-based metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935421v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935427v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polarimetric information in urban areas. The specific case of urban canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Longueil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO: a tool to simulate the fields backscattered by forests in polarimetric and in interferometric configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Min Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heong Wann Seah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a NLOS canyon in an InSAR image of a urban area at Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing urban areas in the frame of non line of sight target detection. Electromagnetic modelling, validation and application to real data in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.543 - 546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a NLOS canyon in an InSAR image of a urban area at Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric scattering model for the forest in bistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanisms that can occur in NLOS urban canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6633-6636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination o fmechanisms that can occur in NLOS urban canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Synthetic Aperture Radar (EUSAR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nuremberg, Germany. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bistatic angle and forest structure description on classical polarimetric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6531-6534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of an adaptive metamodel and a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel-based adaptive use of a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2011 - Progress In Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electromagnetics Academy. Saisissez le nom du laboratoire, du service ou du département., Cambridge, MA, USA., Sep 2011, Suzhou, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances d'algorithmes d'imagerie SAR basés sur des modèles à sous-espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary studies on the detection of a NLOS target in a 2D urban canyion using polinsar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (PolInsar 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the polarimetric information in order to discriminate target from interference subspaces. Application to FoPen detection with SAR processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6048917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal polarimetric SAR processor based on signal and interference subspace models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 4 p. (CD ROM), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5652436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique polarimetric SAR processor based on signal and interference subspace models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 4 p. CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5649493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of an optimal database for radar forest observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Synthetic Aperture Radar (EUSAR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany. pp.873 - 876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of subspace SAR processors for target detection and interference rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la diffusion électromagnétique par des surfaces de mer en incidence rasante. Application aux radars HF à ondes de surface.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Polarimetric signal subspace detectors for SAR processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2189-2192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443026v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Polarimetric signal subspace detectors for SAR processors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la diffusion électromagnétique par des surfaces de mer en incidence rasante. Application aux radars HF à ondes de surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443022v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation EM à l'observation radar des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Polarimetric signal and interference subspace detectors for SAR processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated HF Doppler Spectra obtained with an exact modeling of the EM backscattering by 3D time evolving sea surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Conference on Radar </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Adelaïde, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4653932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of Angular Diversity for Bistatic Image Formation using Opportunistic Transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistatic scattering by forested areas at low frequencies: simulation and indoor measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX General Assembly of the International Union of Radio Science (URSI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First polarimetric validation and results on the bistatic scattering by a set of cylinders using a forest scattering model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling radar scattering by forested areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SONDRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistatic image formation using ISAR methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SONDRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact modelling of the scattering of realistic sea surfaces for HFSWR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4422970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR processor based on a CFAR signal on interference subspace detector matched to man-made target detection in a forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrale de la diffusion électromagnétique par des surfaces de mer dans le cas des radars basses fréquences à ondes de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes - Réunion générale Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the bistatic scattering by a group of cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (PolInsar 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. 6 p. CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de cibles cachées sous couvert forestier au moyen d'un processeur SAR basé sur un détecteur de sous-espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR Processor based on a CFAR Signal or Interference Subspace Detector Matched to Man Made Target Detection in a Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man made target detection in a forest with a subspace detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Symposium on Geoscience and Remote Sensing (IGARSS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2006.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between attenuation coefficient and interferometric heights behavior from P-band to L-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Symposium on Geoscience and Remote Sensing (IGARSS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2006.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of bistatic scattering of forested area at P-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Titin-Schnaider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a target hidden in a forest: Performance of a SAR Processor based on a Subspace Detector..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SAR Processor based on a subspace detector..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and optimisation of a SAR processor based on a subspace detector. Application to man made target detection in a forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International SAR and SAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lerici, Italy. 12 p. sur C-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implemetation and optimization of a SAR processor based on a subspace detector. Application to Man Made Target detection in a forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Made Target Detection in a Forest with a Subspace SAR Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a target hidden in a forest: Performance of a SAR Processor based on a subspace detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Synthetic Aperture Radar (EUSAR 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Dresde, Germany. 4 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SAR Processor Based on a Subspace Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy. 5 p. sur www.eurasip.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de Synthèse d'Ouverture Basé sur un Détecteur à Sous Espace..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between simulations and interferometric polarimetric SAR P-band data on a pine-trees forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Titin-Schnaider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Tabbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Anchorage, United States. pp 3128-3131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2004.1370362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Scatterring by a Smooth Dieletric Cylinder : Study of the Complex Scattering Matrix using two Different Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chênerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Spruce Budworm with Sentinel-1 Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF THE TEMPORAL VARIATION OF THE BACKSCATTERING COEFFICIENTS OVER A BOREAL FOREST AND THEIR LINK WITH GROUND TRUTH DATA - THE CASE OF LES GRANDS JARDINS, QUEBEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771847v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27304.44804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771833v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the attenuation in L-band due to the foliage in function of the elevation angle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104772v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the attenuation in L-band due to the foliage in function of the elevation angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combination of an adaptive metamodel and a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interférence d'ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. n.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13152,120 +13377,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la rétrodiffusion radar par les forêts : une première étape pour inverser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inversion et assimilation de données de télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.237-269, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9142.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13275,114 +13500,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction cohérente des ondes électromagnétiques avec des couverts forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13529,51 +13754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Atwood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2015.2481708" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2276417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.110287" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5751274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903499680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT7K26PB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903334853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.4805275" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282707" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282866" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Koeniguer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060309" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Min Chan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heong Wann Seah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723776" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352078" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782400v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352754" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658029v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Vasko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749058v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand&#243;r Bilicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6048917" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556975v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652436" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649493" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449735v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443025v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653932" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354649v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366230" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272489v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278611v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.43" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278601v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesturgie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9142.ch7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004022v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Atwood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2015.2481708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2276417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.110287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5751274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903499680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT7K26PB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903334853" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.4805275" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904921" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Koeniguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Min Chan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heong Wann Seah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935398v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935120v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723776" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352078" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352754" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Vasko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749058v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand&#243;r Bilicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6048917" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652436" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649493" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447646v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653932" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272370v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272455v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278611v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.43" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278601v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278631v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158364v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesturgie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104772v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9142.ch7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>