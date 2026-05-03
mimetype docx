--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -91,3268 +91,3385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Complex Permittivities From Remote Dual Co-Pol Radar Measurements</w:t>
+                <w:t xml:space="preserve">Rainforest Monitoring Using Deep Learning and Short Time Series of Sentinel-1 IW Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orian Couderc</w:t>
+                <w:t xml:space="preserve">Ricardo Dal Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Sáenz</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+                <w:t xml:space="preserve">Paola Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (1), pp.812-824. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (4), pp.598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3332429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs18040598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580153v1</w:t>
+                <w:t xml:space="preserve">hal-05580141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Maya ruins covered by jungle using Sentinel-1</w:t>
+                <w:t xml:space="preserve">Retrieving Complex Permittivities From Remote Dual Co-Pol Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Michenot</w:t>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Israel Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guinvarc’h</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53068-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.812-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3332429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491093v1</w:t>
+                <w:t xml:space="preserve">hal-05580153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Maya ruins covered by jungle using Sentinel-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215828v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Russo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463887v1</w:t>
+                <w:t xml:space="preserve">hal-04215828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+                <w:t xml:space="preserve">A Numerically Efficient Method for Predicting the Scattering Characteristics of Complex Moving Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.332. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.910-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3221645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215824v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944485v1</w:t>
+                <w:t xml:space="preserve">hal-04215824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3100637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03534633v1</w:t>
+                <w:t xml:space="preserve">hal-03944485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3100637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130174v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of Orientation Angle and Material on PolSAR Images of Urban Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12101632⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903123v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Ephemeral Objects in SAR Time-Series Using Frozen Background-Based Change Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combined Effect of Orientation Angle and Material on PolSAR Images of Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Taillade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.1720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12111720⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153901v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Permittivities of a Dihedral Configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+                <w:t xml:space="preserve">Detecting Ephemeral Objects in SAR Time-Series Using Frozen Background-Based Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2796842⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12111720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124542v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double Brewster angle effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1-2), pp.43-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Phase and Implications for Urban Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Permittivities of a Dihedral Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2750211⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.485-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2796842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692803v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Polarization Amplitudes of Obliquely Orientated Buildings With Application to Urban Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric Phase and Implications for Urban Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Donald Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (11), pp.1913 - 1917. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.1278 - 1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2731122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2017.2750211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692798v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Scale Polarimetric Device for Nanotube Forest Measurement: An Opportunity to Anticipate Bistatic Polarimetric SAR Images of Tree Trunk Forests at P-Band</w:t>
+                <w:t xml:space="preserve">Cross-Polarization Amplitudes of Obliquely Orientated Buildings With Application to Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Everaere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Tran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2532802⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (11), pp.1913 - 1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2731122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460076v1</w:t>
+                <w:t xml:space="preserve">hal-01692798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique to characterize foliage attenuation using passive radar in the L-band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Scale Polarimetric Device for Nanotube Forest Measurement: An Opportunity to Anticipate Bistatic Polarimetric SAR Images of Tree Trunk Forests at P-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Everaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+                <w:t xml:space="preserve">Jacqueline Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dorey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Probing matter with electromagnetic waves/Sonder la matière par les ondes électromagnétiques URSI-France 2015 scientific days – Paris, CNAM, 24 &amp; 25 March 2015, 17, pp.1003-1017. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (16), pp. 3249 - 3258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2532802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384294v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Use of Low Frequencies in Urban Areas: Application to NLOS Configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new technique to characterize foliage attenuation using passive radar in the L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2441293⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Probing matter with electromagnetic waves/Sonder la matière par les ondes électromagnétiques URSI-France 2015 scientific days – Paris, CNAM, 24 &amp; 25 March 2015, 17, pp.1003-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265646v1</w:t>
+                <w:t xml:space="preserve">hal-01384294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Light on SAR Backscattering Coefficient and Interferometric Coherence in Layover Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mokadem</w:t>
+                <w:t xml:space="preserve">Investigating the Use of Low Frequencies in Urban Areas: Application to NLOS Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Colin-Koeniguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (12), pp.2428 - 2432. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp 3720-3729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2015.2481708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2441293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265651v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Algorithm Based on Orthogonal Projections for MMT Detection and Interference Reduction</w:t>
+                <w:t xml:space="preserve">A New Light on SAR Backscattering Coefficient and Interferometric Coherence in Layover Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">A. Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">E. Colin-Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2276417⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (12), pp.2428 - 2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2015.2481708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934257v1</w:t>
+                <w:t xml:space="preserve">hal-01265651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Target Imaging Algorithm based on Oblique Projection for Clutter Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">New SAR Algorithm Based on Orthogonal Projections for MMT Detection and Interference Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2014.110287⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, PP (99), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2276417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059721v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back Projection Version of Subspace Detector SAR Processors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">New SAR Target Imaging Algorithm based on Oblique Projection for Clutter Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (2), pp.1489-1497. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.1118 - 1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2014.110287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5751274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659486v1</w:t>
+                <w:t xml:space="preserve">hal-01059721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic scattering from forest components. Part I: coherent polarimetric modelling and analysis of simulated results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Back Projection Version of Subspace Detector SAR Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17455030903499680⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.1489-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.5751274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556648v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Polarimetric Signal Subspace Detector for SAR processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.104-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the electromagnetic scattering by sea surfaces at grazing incidence. Application to HF surface wave radars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Bistatic scattering from forest components. Part I: coherent polarimetric modelling and analysis of simulated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gobin</w:t>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.87-95. </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.36-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455030903499680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00556228v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic scattering from forest components. Part II: First validation of a bistatic polarimetric forest model at VHF UHF band [225-475 MHz] using indoor measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modelling of the electromagnetic scattering by sea surfaces at grazing incidence. Application to HF surface wave radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17455030903334853⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556645v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR processor based on a matched subspace detector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Bistatic scattering from forest components. Part II: First validation of a bistatic polarimetric forest model at VHF UHF band [225-475 MHz] using indoor measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2009.4805275⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp. 62-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455030903334853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443021v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Processor based on Matched Subspace Detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">New SAR processor based on a matched subspace detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp. 221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2009.4805275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158257v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating about attenuation,scattering phase center and total height using simulated interferometric SAR images of forested areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (10), pp.3172-3179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2007.904921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New SAR Processor based on Matched Subspace Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capabilities of a forest scattering model applied to radiometry, interferometry, and polarimetric at P- and L- band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (4), pp.849-862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2005.862523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3362,9306 +3479,9306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR time series for under canopy detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RadarConf24 - 2024 IEEE Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEE, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes to retrieve permittivities from rotated double bounce signatures in polarimetric SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified scheme to separately retrieve permittivities of surfaces of a dihedral structure using radar polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of the C-Band temporal signature of boreal forest through physiology parameters retrieval from sentinel-1 time series and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A FIRST TEST ON PERMITTIVTY INVERSION OF A DOUBLE BOUNCE IN A SAR IMAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884100⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771853v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of agricultural SAR Time Series using Convolutional Autoencoder for the extraction of harvesting practices of rice fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2022 :14th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FIRST TEST ON PERMITTIVTY INVERSION OF A DOUBLE BOUNCE IN A SAR IMAGE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2022</w:t>
+              <w:t xml:space="preserve">IGARSS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884844⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771449v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616691v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244900v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.5183-5186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345533v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Extraction of Roads Using Polarimetry Methods in L-Band SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillou Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.327-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of Temporal Methods over Spatial Methods in Order to Detect Small Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paillou Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.1767-1769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130196v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Temporal Methods over Spatial Methods in Order to Detect Small Targets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324539⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616697v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Double Brewster Angle Effect and the Radar Polarimetric Responses of Forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA LPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492678v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-band Polarimetric Change Detection on Sar Images : Fire Burn Scars in California</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Double Brewster Angle Effect and the Radar Polarimetric Responses of Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA LPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492666v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Extraction of the Doppler frequency signature of a human walking at 1 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L-band Polarimetric Change Detection on Sar Images : Fire Burn Scars in California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897817⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.9956-9959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364998v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Taillade</w:t>
+                <w:t xml:space="preserve">Features Extraction of the Doppler frequency signature of a human walking at 1 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492675v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The essential contribution of HV to radar remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC/CSA Advanced SAR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saint-Hubert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Xpol for Urban Classification Using SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.983-985, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of the Relative Polarimetric Radar Signature of Vegetation and Cities Districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5221-5223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Single SAR Image at P Band for Deforestation Detection in Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Retrieval Using Monostatic Radar Double Bounce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9098-9101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency Variation of the polarimetric Scattering Mechanisms of Forests and its Consequences on Interferometric Height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Earth Observation Summit 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692813v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692825v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Variation of the polarimetric Scattering Mechanisms of Forests and its Consequences on Interferometric Height</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Observation Summit 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692830v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to retrieve the complex permittivities using double bounce?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2016.7696703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brewster effect on polarimetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.227-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7325741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The signature of rotated double bounces in urban areas,&amp;quot; in Synthetic Aperture Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 5th Asia-Pacific Conference on Synthetic Aperture Radar (APSAR 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp 462-465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSAR.2015.7306249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency radar signatures of shadow areas in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint Urban Remote Sensing Event (JURSE 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. pp 1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in urban areas. Orientation, permittivity and entropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265767v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polarimetric signatures of double bounces in cities and forests. The double Brewster effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Propagation in urban areas. Orientation, permittivity and entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Advanced SAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1594-1597 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265743v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive kriging metamodels for forest characterization and target detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the attenuation in L-band due to the foliage in function of the elevation angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp 1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and validation of the polarimetric scattering of a forest for bistatic P-band SAR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.4556-4559, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation mechanisms in urban canyons. Distorsions and entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Synthetic Aperture Radar (EUSAR 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDE, Jun 2014, Berlin, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive radar applied to forest and kriging-based metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The polarimetric information in urban areas. The specific case of urban canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">ASAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Longueil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935427v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935421v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polarimetric information in urban areas. The specific case of urban canyons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Longueil, Canada</w:t>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935450v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO: a tool to simulate the fields backscattered by forests in polarimetric and in interferometric configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Min Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heong Wann Seah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a NLOS canyon in an InSAR image of a urban area at Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing urban areas in the frame of non line of sight target detection. Electromagnetic modelling, validation and application to real data in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.543 - 546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a NLOS canyon in an InSAR image of a urban area at Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric scattering model for the forest in bistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanisms that can occur in NLOS urban canyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Determination o fmechanisms that can occur in NLOS urban canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Conference on Synthetic Aperture Radar (EUSAR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nuremberg, Germany. pp.99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782404v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination o fmechanisms that can occur in NLOS urban canyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Determination of mechanisms that can occur in NLOS urban canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Synthetic Aperture Radar (EUSAR 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6633-6636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782377v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bistatic angle and forest structure description on classical polarimetric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6531-6534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of an adaptive metamodel and a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel-based adaptive use of a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Analyse des performances d'algorithmes d'imagerie SAR basés sur des modèles à sous-espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 - Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electromagnetics Academy. Saisissez le nom du laboratoire, du service ou du département., Cambridge, MA, USA., Sep 2011, Suzhou, China. n.p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749058v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances d'algorithmes d'imagerie SAR basés sur des modèles à sous-espace</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Metamodel-based adaptive use of a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Vasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandór Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PIERS 2011 - Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electromagnetics Academy. Saisissez le nom du laboratoire, du service ou du département., Cambridge, MA, USA., Sep 2011, Suzhou, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659602v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary studies on the detection of a NLOS target in a 2D urban canyion using polinsar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (PolInsar 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the polarimetric information in order to discriminate target from interference subspaces. Application to FoPen detection with SAR processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6048917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal polarimetric SAR processor based on signal and interference subspace models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 4 p. (CD ROM), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5652436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique polarimetric SAR processor based on signal and interference subspace models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 4 p. CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5649493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of an optimal database for radar forest observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Gyimothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Synthetic Aperture Radar (EUSAR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany. pp.873 - 876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of subspace SAR processors for target detection and interference rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Polarimetric signal subspace detectors for SAR processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443022v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">New Polarimetric signal subspace detectors for SAR processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2189-2192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443027v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la diffusion électromagnétique par des surfaces de mer en incidence rasante. Application aux radars HF à ondes de surface.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443026v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la diffusion électromagnétique par des surfaces de mer en incidence rasante. Application aux radars HF à ondes de surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449735v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation EM à l'observation radar des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Polarimetric signal and interference subspace detectors for SAR processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated HF Doppler Spectra obtained with an exact modeling of the EM backscattering by 3D time evolving sea surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Exploitation of Angular Diversity for Bistatic Image Formation using Opportunistic Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Conference on Radar </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354568v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of Angular Diversity for Bistatic Image Formation using Opportunistic Transmitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Simulated HF Doppler Spectra obtained with an exact modeling of the EM backscattering by 3D time evolving sea surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Conference on Radar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Adelaïde, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4653932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354642v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistatic scattering by forested areas at low frequencies: simulation and indoor measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX General Assembly of the International Union of Radio Science (URSI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First polarimetric validation and results on the bistatic scattering by a set of cylinders using a forest scattering model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling radar scattering by forested areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exact modelling of the scattering of realistic sea surfaces for HFSWR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SONDRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4422970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272464v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic image formation using ISAR methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling radar scattering by forested areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SONDRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272467v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact modelling of the scattering of realistic sea surfaces for HFSWR applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bistatic image formation using ISAR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop SONDRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272356v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR processor based on a CFAR signal on interference subspace detector matched to man-made target detection in a forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrale de la diffusion électromagnétique par des surfaces de mer dans le cas des radars basses fréquences à ondes de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes - Réunion générale Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the bistatic scattering by a group of cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (PolInsar 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. 6 p. CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de cibles cachées sous couvert forestier au moyen d'un processeur SAR basé sur un détecteur de sous-espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR Processor based on a CFAR Signal or Interference Subspace Detector Matched to Man Made Target Detection in a Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man made target detection in a forest with a subspace detector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">New SAR Processor based on a subspace detector..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278611v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between attenuation coefficient and interferometric heights behavior from P-band to L-band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Man made target detection in a forest with a subspace detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Symposium on Geoscience and Remote Sensing (IGARSS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2006.568⟩</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2006.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272114v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of bistatic scattering of forested area at P-band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relation between attenuation coefficient and interferometric heights behavior from P-band to L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Symposium on Geoscience and Remote Sensing (IGARSS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2006.568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272115v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a target hidden in a forest: Performance of a SAR Processor based on a Subspace Detector..</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2006, Dresde, Germany</w:t>
+                <w:t xml:space="preserve">Modelling of bistatic scattering of forested area at P-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Titin-Schnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158354v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SAR Processor based on a subspace detector..</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Detection of a target hidden in a forest: Performance of a SAR Processor based on a Subspace Detector..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">2006, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158351v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and optimisation of a SAR processor based on a subspace detector. Application to man made target detection in a forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International SAR and SAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lerici, Italy. 12 p. sur C-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implemetation and optimization of a SAR processor based on a subspace detector. Application to Man Made Target detection in a forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Made Target Detection in a Forest with a Subspace SAR Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a target hidden in a forest: Performance of a SAR Processor based on a subspace detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Synthetic Aperture Radar (EUSAR 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Dresde, Germany. 4 p. sur CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SAR Processor Based on a Subspace Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy. 5 p. sur www.eurasip.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de Synthèse d'Ouverture Basé sur un Détecteur à Sous Espace..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between simulations and interferometric polarimetric SAR P-band data on a pine-trees forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Titin-Schnaider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Tabbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Anchorage, United States. pp 3128-3131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2004.1370362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Scatterring by a Smooth Dieletric Cylinder : Study of the Complex Scattering Matrix using two Different Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chênerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12671,703 +12788,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Spruce Budworm with Sentinel-1 Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE TEMPORAL VARIATION OF THE BACKSCATTERING COEFFICIENTS OVER A BOREAL FOREST AND THEIR LINK WITH GROUND TRUTH DATA - THE CASE OF LES GRANDS JARDINS, QUEBEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27304.44804⟩</w:t>
+              <w:t xml:space="preserve">Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771847v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of archaeological sites hidden by a forest canopy using Sentinel-1 time-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22288.48642⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27304.44804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771833v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the attenuation in L-band due to the foliage in function of the elevation angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of an adaptive metamodel and a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interférence d'ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. n.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13377,120 +13494,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la rétrodiffusion radar par les forêts : une première étape pour inverser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inversion et assimilation de données de télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.237-269, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9142.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13500,114 +13617,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction cohérente des ondes électromagnétiques avec des couverts forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13754,51 +13871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Atwood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2015.2481708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2276417" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.110287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5751274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903499680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT7K26PB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903334853" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.4805275" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904921" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Koeniguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Min Chan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heong Wann Seah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935398v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935120v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723776" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352078" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352754" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Vasko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749058v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand&#243;r Bilicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6048917" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652436" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649493" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447646v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653932" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272370v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366230" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272455v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278611v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.43" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278601v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278631v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158364v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesturgie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104772v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9142.ch7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dal Molin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18040598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Atwood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2015.2481708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2276417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.110287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5751274" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903499680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT7K26PB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903334853" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.4805275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904921" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282707" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282866" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Koeniguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Min Chan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heong Wann Seah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723776" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352078" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352754" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Vasko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749058v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand&#243;r Bilicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659491v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6048917" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652436" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649493" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653932" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354633v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.43" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesturgie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806342v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463878v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9142.ch7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>