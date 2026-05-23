--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4145,559 +4145,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of agricultural SAR Time Series using Convolutional Autoencoder for the extraction of harvesting practices of rice fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Koeniguer</w:t>
+                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2022 :14th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108125v1</w:t>
+                <w:t xml:space="preserve">hal-03771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stack Speckle and Target Filtering for Environmental Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Modelling of agricultural SAR Time Series using Convolutional Autoencoder for the extraction of harvesting practices of rice fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2022 :14th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Leipzig, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771853v1</w:t>
+                <w:t xml:space="preserve">hal-04108125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244900v1</w:t>
+                <w:t xml:space="preserve">hal-03345533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Temporal Convolutional Autoencoder for Unsupervised Representation Learning of Incoherent Polsar Time-Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.5183-5186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345533v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Sentinel-1 Time-Series for Archaeological Structures Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">Double bounce mechanism and deterministic targets in SAR remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03616691v1</w:t>
+                <w:t xml:space="preserve">hal-03244900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
               </w:r>
@@ -4906,265 +4906,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Temporal Methods over Spatial Methods in Order to Detect Small Targets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324539⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616697v1</w:t>
+                <w:t xml:space="preserve">hal-03130196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of Temporal Methods over Spatial Methods in Order to Detect Small Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paillou Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.1767-1769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130196v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for polarimetric change detection in time series SAR images: the empty scene</w:t>
               </w:r>
@@ -6100,230 +6100,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692813v1</w:t>
+                <w:t xml:space="preserve">hal-01692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Permittivities for a Double Bounce Mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Rotation on the Polarimetric Signature of the Double Bounces and Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692825v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to retrieve the complex permittivities using double bounce?</w:t>
               </w:r>
@@ -7554,243 +7554,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
+                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935427v1</w:t>
+                <w:t xml:space="preserve">hal-00935421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of anechoic chamber data using FEKO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azza Mokadem</w:t>
+                <w:t xml:space="preserve">Cognitive radar for forest characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Piteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin-Koeniguer</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935421v1</w:t>
+                <w:t xml:space="preserve">hal-00935427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO: a tool to simulate the fields backscattered by forests in polarimetric and in interferometric configurations</w:t>
               </w:r>
@@ -8743,260 +8743,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances d'algorithmes d'imagerie SAR basés sur des modèles à sous-espace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Metamodel-based adaptive use of a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandór Bilicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PIERS 2011 - Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electromagnetics Academy. Saisissez le nom du laboratoire, du service ou du département., Cambridge, MA, USA., Sep 2011, Suzhou, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659602v1</w:t>
+                <w:t xml:space="preserve">hal-02749058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel-based adaptive use of a coherent polarimetric backscattering simulator for the characterization of forested areas at low frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andras Vasko</w:t>
+                <w:t xml:space="preserve">Analyse des performances d'algorithmes d'imagerie SAR basés sur des modèles à sous-espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 - Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electromagnetics Academy. Saisissez le nom du laboratoire, du service ou du département., Cambridge, MA, USA., Sep 2011, Suzhou, China. n.p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749058v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary studies on the detection of a NLOS target in a 2D urban canyion using polinsar data</w:t>
               </w:r>
@@ -9454,51 +9454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of an optimal database for radar forest observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9759,160 +9759,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Polarimetric signal subspace detectors for SAR processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Modélisation de la diffusion électromagnétique par des surfaces de mer en incidence rasante. Application aux radars HF à ondes de surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443022v1</w:t>
+                <w:t xml:space="preserve">hal-00443026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeurs SAR basés sur des détecteurs à sous-espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9954,139 +9919,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la diffusion électromagnétique par des surfaces de mer en incidence rasante. Application aux radars HF à ondes de surface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Demarty</w:t>
+                <w:t xml:space="preserve">New Polarimetric signal subspace detectors for SAR processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d'URSI-FRANCE. Propagation et Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2189-2192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443026v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation EM à l'observation radar des forêts</w:t>
               </w:r>
@@ -13377,51 +13377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Vasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandór Bilicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13871,51 +13871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dal Molin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18040598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Atwood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2015.2481708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2276417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.110287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5751274" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903499680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT7K26PB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903334853" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.4805275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904921" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282707" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282866" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Koeniguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Min Chan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heong Wann Seah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723776" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352078" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352754" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Vasko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749058v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand&#243;r Bilicz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659491v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6048917" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652436" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649493" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653932" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354633v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.43" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesturgie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806342v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463878v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9142.ch7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dal Molin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18040598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Russo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion Lefevre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3221645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03153901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.02.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2796842" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Atwood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2750211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2731122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2441293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokadem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2015.2481708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2276417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.110287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5751274" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903499680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gobin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT7K26PB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903334853" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.4805275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.904921" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04982532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tyler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282707" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282866" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Koeniguer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03616691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555144" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paillou Nathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553904" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324539" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897817" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atwood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898777" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899829" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doyelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7325741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSAR.2015.7306249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120522" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Piteros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Min Chan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heong Wann Seah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723776" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352078" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352754" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Vasko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749058v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sand&#243;r Bilicz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659602v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659491v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6048917" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652436" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649493" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Gyimothy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443026v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960052" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4653932" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354633v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354649v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4422970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.43" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesturgie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560752v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Beaudoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22288.48642" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03771847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27304.44804" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806342v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463878v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9142.ch7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>