--- v0 (2026-03-20)
+++ v1 (2026-05-20)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles released from Marek’s disease virus-transformed T-cells impact immune cell proliferation</w:t>
+                <w:t xml:space="preserve">DNA Damage Stress Control Is a Truncated Large T Antigen and Euchromatic Histone Lysine Methyltransferase 2–Dependent Central Feature of Merkel Cell Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Kamel Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burgaud-Gaillard</w:t>
+                <w:t xml:space="preserve">Diala Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Estelle M.N. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Texeira-Gomes</w:t>
+                <w:t xml:space="preserve">Laurine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (12), pp.002191. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145 (2), pp.400-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450693v1</w:t>
+                <w:t xml:space="preserve">hal-04666767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Damage Stress Control Is a Truncated Large T Antigen and Euchromatic Histone Lysine Methyltransferase 2–Dependent Central Feature of Merkel Cell Carcinoma</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles released from Marek’s disease virus-transformed T-cells impact immune cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Bachiri</w:t>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Kantar</w:t>
+                <w:t xml:space="preserve">Julien Burgaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle M.N. Laurent</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaboriaud</w:t>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Durand</w:t>
+                <w:t xml:space="preserve">Ana-Paula Texeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 145 (2), pp.400-410. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (12), pp.002191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666767v1</w:t>
+                <w:t xml:space="preserve">hal-05450693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral and cellular telomerase RNAs possess host-specific anti-apoptotic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kheimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andelé Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,321 +502,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sulphated polysaccharides extract ulvans from Ulva armoricana limits Marek’s disease virus dissemination in vitro and promotes viral reactivation in lymphoid cells</w:t>
+                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Bussy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Goff</w:t>
+                <w:t xml:space="preserve">Jade Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-022-03247-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699467v1</w:t>
+                <w:t xml:space="preserve">hal-03538827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sulphated polysaccharides extract ulvans from Ulva armoricana limits Marek’s disease virus dissemination in vitro and promotes viral reactivation in lymphoid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Cochard</w:t>
+                <w:t xml:space="preserve">Frédérick Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Matthieu Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-022-03247-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538827v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schermuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t>
@@ -1174,77 +1174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Marek's Disease Virus VP22 Tegument Protein Domains Essential for Virus Cell-to-Cell Spread, Nuclear Localization, Histone Association and Cell-Cycle Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (1), pp.1-18. </w:t>
@@ -1436,351 +1436,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+                <w:t xml:space="preserve">Tereza Vychodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608415v1</w:t>
+                <w:t xml:space="preserve">hal-02629179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Bencherit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tereza Vychodil</w:t>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629179v1</w:t>
+                <w:t xml:space="preserve">hal-01608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine P Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of keratinocytes from chicken embryonic stem cells: Establishment and characterization of differentiated proliferative cell populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,103 +2108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Bencherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t>
@@ -2242,51 +2242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human telomerase catalytic subunit and viral telomerase RNA reconstitute a functional telomerase complex in a cell-free system, but not in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine T Marie-Egyptienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,243 +2500,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative functional study of the viral telomerase RNA based on natural mutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">Virus et télomérase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (6), pp.443-455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675497v1</w:t>
+                <w:t xml:space="preserve">hal-02676008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus et télomérase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
+                <w:t xml:space="preserve">Comparative functional study of the viral telomerase RNA based on natural mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (25), pp.23502-23515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M501163200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676008v1</w:t>
+                <w:t xml:space="preserve">hal-02675497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RNA subunit of telomerase is encoded by Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,90 +2957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroalgae extracts limits Marek’s disease virus load and dissemination in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII. World Veterinary Poultry Association (WVPA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3065,77 +3065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular And Functional Characterization Of Extracellular Vesicles Released By A Lymphocyte Line Transformed By Marek's Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,426 +3184,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’herpèsvirus de la maladie de Marek induit une atrophie des organes lymphoïdes primaires durant l’infection précoce, associée à un accroissement d’apoptose, à une inhibition de la prolifération cellulaire et à une forte lymphopénie B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Fragnet-Trapp</w:t>
+                <w:t xml:space="preserve">L’invasine Rck de &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium module le cycle cellulaire de l’hôte pour faciliter l’infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sadrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
+              <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737484v1</w:t>
+                <w:t xml:space="preserve">hal-02735562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des vésicules extracellulaires libérées par une lignée lymphocytaire transformée par le virus de la maladie de Marek</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atrophy of primary lymphoid organs induced by Marek’s Disease Virus during early infection is associated with increased apoptosis, inhibition of cell proliferation and a severe B- lymphopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée scientifique HerPAs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 22 p</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737877v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des vésicules extracellulaires libérées par une lignée lymphocytaire transformée par le virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">7. Journée scientifique HerPAs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736481v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrophy of primary lymphoid organs induced by Marek’s Disease Virus during early infection is associated with increased apoptosis, inhibition of cell proliferation and a severe B- lymphopenia</w:t>
+                <w:t xml:space="preserve">L’herpèsvirus de la maladie de Marek induit une atrophie des organes lymphoïdes primaires durant l’infection précoce, associée à un accroissement d’apoptose, à une inhibition de la prolifération cellulaire et à une forte lymphopénie B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
@@ -3617,465 +3617,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet-Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733563v1</w:t>
+                <w:t xml:space="preserve">hal-02737484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and use of new chicken cellular models from embryonic stem cells and primary cells to study avian virus infections</w:t>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734404v1</w:t>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invasine Rck de &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium module le cycle cellulaire de l’hôte pour faciliter l’infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and use of new chicken cellular models from embryonic stem cells and primary cells to study avian virus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2018, Seillac, France</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735562v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les domaines N- et central de la protéine de tégument VP22 du virus de la maladie de Marek sont essentiels pour la dissémination virale et la modulation du cycle cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mapping of the domains of the Marek’s disease virus VP22 protein essential for viral cell-to-cell spread and cell cycle modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loustalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journée scientifique HerPAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">42. Annual International Herpesvirus Workshop (IHW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Gand, Belgium. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668981v1</w:t>
+                <w:t xml:space="preserve">hal-02737392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of cell proliferation by &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium</w:t>
               </w:r>
@@ -4087,77 +4087,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Day 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nouzilly, France. 19 diapos</w:t>
@@ -4180,1318 +4180,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the domains of the Marek’s disease virus VP22 protein essential for viral cell-to-cell spread and cell cycle modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les domaines N- et central de la protéine de tégument VP22 du virus de la maladie de Marek sont essentiels pour la dissémination virale et la modulation du cycle cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loustalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual International Herpesvirus Workshop (IHW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Gand, Belgium. 334 p</w:t>
+              <w:t xml:space="preserve">6e Journée scientifique HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737392v1</w:t>
+                <w:t xml:space="preserve">hal-04668981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDV infection prolongs survival of B cells in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Haertle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+                <w:t xml:space="preserve">Bernd Kaspers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt B Kaufer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernd Kaspers</w:t>
+                <w:t xml:space="preserve">Benedikt Kaufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738932v1</w:t>
+                <w:t xml:space="preserve">hal-02744131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1 cell-line derived from chicken ES cells is fully permissive to Mardiviruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+                <w:t xml:space="preserve">Atrophy of primary lymphoid organs by MDV during early infection is associated with apoptosis and inhibition of cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739729v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains of VP22 protein essential for viral dissemination and cell cycle modulation of Marek's disease virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MDV infection prolongs survival of B cells in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Haertle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt B Kaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kaspers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738679v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire des vésicules extracellulaires produites lors de l’infection cytolytique par le virus de la maladie de Marek</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ESCDL-1 cell-line derived from chicken ES cells is fully permissive to Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800857v1</w:t>
+                <w:t xml:space="preserve">hal-02739729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des dommages à l'ADN au cours du cyle viral du virus de la maladie de Marek</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Domains of VP22 protein essential for viral dissemination and cell cycle modulation of Marek's disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loustalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744178v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation moléculaire des vésicules extracellulaires produites lors de l’infection cytolytique par le virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée scientifique HerPAs 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asssociation HerPAs., Mar 2016, Villejuif, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742549v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of cellular DNA damage triggered by Marek's disease virus infection in viral replication and pathogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+              <w:t xml:space="preserve">5. Journée scientifique HerPAs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asssociation HerPAs., Mar 2016, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738882v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDV infection prolongs survival of B cells in culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude des dommages à l'ADN au cours du cyle viral du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Kaufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744131v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrophy of primary lymphoid organs by MDV during early infection is associated with apoptosis and inhibition of cell proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implication of cellular DNA damage triggered by Marek's disease virus infection in viral replication and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738635v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des dommages à l’ADN au cours du cycle viral du virus de la Maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Bencherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5516,103 +5516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des dommages à l’ADN dans le cycle viral du virus de la Maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Bencherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 22 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,527 +5631,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749312v1</w:t>
+                <w:t xml:space="preserve">hal-02744756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
+              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744756v1</w:t>
+                <w:t xml:space="preserve">hal-02749312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811446v1</w:t>
+                <w:t xml:space="preserve">hal-02748181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748181v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus de la maladie de Marek (MDV) induit un arrêt du cycle cellulaire en phase-S : implication de la protéine de tégument VP22 dans ce processus</w:t>
               </w:r>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6258,51 +6258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Response to Measles Virus Infection: Apoptosis or Autophagy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,51 +6517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle comparative de la sous-unité ARN télomérase virale basées sur des mutations &amp;quot;naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de la fonctionnalité de la composante ARN télomérase virale (vTR) basée sur des modèles de mutations naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de l'IFR 136</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6681,51 +6681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité télomérase dans la génèse des lymphomes viro-induits par MDV : implication de la sous-unité ARN télomérase virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6763,51 +6763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité télomérase dans la genèse des lymphomes viro-induits par MDV: implications de la sous-unité ARN télomérase virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djeraba-Ait Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of a viral RNA telomerase subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6972,103 +6972,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of extracellular vesicles released by a lymphocyte line transformed by Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,51 +7222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel model to study the interplay of avian viruses with chicken endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
@@ -7373,51 +7373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,51 +7597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le virus de la maladie de Marek (MDV) induit un arrêt du cycle cellulaire en phase-S : implication de la protéine de tégument VP22 dans ce processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,51 +7649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France. 2011, Santé Animale : Actualités et Qualité</w:t>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the cellular pathways involved in T-cell proliferation inhibition mediated by RSV-cell contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kark-Klaus Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7899,51 +7899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional comparative study of the viral telomerase RNA based on &amp;quot;natural&amp;quot; mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,51 +7994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence et caractérisation de la première sous-unité ARN télomérase virale : vTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8076,51 +8076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of a viral RNA telomerase subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8158,51 +8158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la sous-unité ARN (TR) de la télomérase au sein du genome du virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,51 +8324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR1357346. 2013, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8425,51 +8425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1357346. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8759,51 +8759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bachiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.04.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kheimar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andel&#233; Conradie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01887-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03247-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mambu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fragnet-Trapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.586934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine T Marie-Egyptienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johans Fakhoury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Autexier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-012-0031-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kaltenborn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncana Kern" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Frixel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fragnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kark-Klaus Conzelmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501163200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp Fragnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Blasco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Klapper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haertle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P. Smith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Kaufer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfaller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pfaller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Conzelmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758594v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba-Ait Lounis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rasschaert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Microbiologie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vautherot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bachiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.04.034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kheimar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andel&#233; Conradie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01887-23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03247-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03044647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mambu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fragnet-Trapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.586934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine T Marie-Egyptienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johans Fakhoury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Autexier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-012-0031-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kaltenborn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncana Kern" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Frixel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fragnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kark-Klaus Conzelmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp Fragnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M501163200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Blasco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Klapper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Kaufer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haertle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P. Smith" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfaller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pfaller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Conzelmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758594v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djeraba-Ait Lounis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rasschaert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Microbiologie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vautherot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>