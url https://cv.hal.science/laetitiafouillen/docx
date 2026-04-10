--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -223,1089 +223,1089 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+                <w:t xml:space="preserve">M Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glavier</w:t>
+                <w:t xml:space="preserve">M Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">C Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 239, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05262002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Miklaszewska</w:t>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Guédard</w:t>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chambaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 239, pp.73-85. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262002v1</w:t>
+                <w:t xml:space="preserve">hal-05348414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
+                <w:t xml:space="preserve">A New Approach to Detect and Semi-quantify All Molecular Species and Classes of Anionic Phospholipids Simultaneously in Plant Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fougère</w:t>
+                <w:t xml:space="preserve">Manon Genva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+                <w:t xml:space="preserve">Laëtitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1379), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15 (1369), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348414v1</w:t>
+                <w:t xml:space="preserve">hal-05051418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Detect and Semi-quantify All Molecular Species and Classes of Anionic Phospholipids Simultaneously in Plant Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Genva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fouillen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1369), </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051418v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global LC–MS 2 ‐based methodology to identify and quantify anionic phospholipids in plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Genva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119 (3), pp.1570-1595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16810⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 117 (3), pp.956-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777258v1</w:t>
+                <w:t xml:space="preserve">hal-04377185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global LC–MS 2 ‐based methodology to identify and quantify anionic phospholipids in plant samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Fougère</w:t>
+                <w:t xml:space="preserve">Roles of plastoglobules and lipid droplets in leaf neutral lipid accumulation during senescence and nitrogen deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nacir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (20), pp.6542-6562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377185v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of plastoglobules and lipid droplets in leaf neutral lipid accumulation during senescence and nitrogen deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coulon</w:t>
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Nacir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (20), pp.6542-6562. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (3), pp.1570-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652906v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
+                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
@@ -1352,94 +1352,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286162v2</w:t>
+                <w:t xml:space="preserve">hal-04186121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
+                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
@@ -1486,70 +1486,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186121v1</w:t>
+                <w:t xml:space="preserve">hal-04286162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing of a rice CDP-DAG synthase confers multipathogen resistance</w:t>
               </w:r>
@@ -1669,90 +1669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,295 +1797,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic activity of Nep1-like proteins on monocots.</w:t>
+                <w:t xml:space="preserve">A combination of plasma membrane sterol biosynthesis and autophagy is required for shade-induced hypocotyl elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maikel B. F. Steentjes</w:t>
+                <w:t xml:space="preserve">Yetkin Caka Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea L. Herrera Valderrama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+                <w:t xml:space="preserve">Johanna Krahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leisen</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Costa Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18146⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33384-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718267v1</w:t>
+                <w:t xml:space="preserve">hal-03818861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of plasma membrane sterol biosynthesis and autophagy is required for shade-induced hypocotyl elongation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic activity of Nep1-like proteins on monocots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t>
+                <w:t xml:space="preserve">Maikel B. F. Steentjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Trevisan</w:t>
+                <w:t xml:space="preserve">Andrea L. Herrera Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Costa Galvão</w:t>
+                <w:t xml:space="preserve">Thomas Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5659. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235 (2), pp.690-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33384-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818861v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoinositides containing stearic acid are required for interaction between Rho GTPases and the exocyst to control the late steps of polarized exocytosis</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tuphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.120-136. </w:t>
@@ -2218,64 +2218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipids are involved in insect egg-induced cell death in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2316,948 +2316,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Ito</w:t>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Esnay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+                <w:t xml:space="preserve">hal-03366412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lipidomics Approach to Measure Phosphatidic Acid Species in Subcellular Membrane Fractions Obtained from Cultured Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21769/bioprotoc.4066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biophysical analysis of the plant-specific GIPC sphingolipids reveals multiple modes of membrane regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366412v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical analysis of the plant-specific GIPC sphingolipids reveals multiple modes of membrane regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+                <w:t xml:space="preserve">Ral GTPases promote breast cancer metastasis by controlling biogenesis and organ targeting of exosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Ghoroghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yotam Navon</w:t>
+                <w:t xml:space="preserve">Annabel Larnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Gao</w:t>
+                <w:t xml:space="preserve">Nandini Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decossas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Annick Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, pp.100602. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e61539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189252v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03103515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ral GTPases promote breast cancer metastasis by controlling biogenesis and organ targeting of exosomes</w:t>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shima Ghoroghi</w:t>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mary</w:t>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Larnicol</w:t>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandini Asokan</w:t>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Klein</w:t>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e61539. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.61539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03103515v1</w:t>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogranin A preferential interaction with Golgi phosphatidic acid induces membrane deformation and contributes to secretory granule biogenesis</w:t>
+                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Carmon</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Laguerre</w:t>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Riachy</w:t>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (5), pp.6769-6790. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202000074R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525074v1</w:t>
+                <w:t xml:space="preserve">hal-02935172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
+                <w:t xml:space="preserve">Chromogranin A preferential interaction with Golgi phosphatidic acid induces membrane deformation and contributes to secretory granule biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Ophélie Carmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vinson</w:t>
+                <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
+                <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Batut</w:t>
+                <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.6769-6790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000074R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935172v1</w:t>
+                <w:t xml:space="preserve">hal-02525074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
               </w:r>
@@ -3269,77 +3269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
@@ -3505,161 +3505,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different species of phosphatidic acid are produced during neuronal growth and neurosecretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Noack</w:t>
+                <w:t xml:space="preserve">Emeline Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Doumane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Pierre Coste de Bagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+                <w:t xml:space="preserve">Tamou Thahouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.D408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2018024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330992v1</w:t>
+                <w:t xml:space="preserve">hal-02637416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The odd one out: Arabidopsis reticulon 20 does not bend ER membranes but has a role in lipid regulation</w:t>
               </w:r>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Kriechbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Botchway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,1423 +3773,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different species of phosphatidic acid are produced during neuronal growth and neurosecretion</w:t>
+                <w:t xml:space="preserve">De novo biosynthesis of sterols and fatty acids in the Trypanosoma brucei procyclic form: Carbon source preferences and metabolic flux redistributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Yoann Millerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coste de Bagneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Muriel Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamou Thahouly</w:t>
+                <w:t xml:space="preserve">Guillaume Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Allmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiila-Riikka Kiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2018024⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1007116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637416v1</w:t>
+                <w:t xml:space="preserve">pasteur-01849809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo biosynthesis of sterols and fatty acids in the Trypanosoma brucei procyclic form: Carbon source preferences and metabolic flux redistributions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CYP2U1 activity is altered by missense mutations in hereditary spastic paraplegia 56</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyssou</w:t>
+                <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Allmann</w:t>
+                <w:t xml:space="preserve">Laura Dhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiila-Riikka Kiema</w:t>
+                <w:t xml:space="preserve">Christelle Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Tessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007116⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.140 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01849809v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP2U1 activity is altered by missense mutations in hereditary spastic paraplegia 56</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Durand</w:t>
+                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dhers</w:t>
+                <w:t xml:space="preserve">Lise Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tesson</w:t>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Tessa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (1), pp.140 - 151. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796579v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Lipid Droplets from Arabidopsis Aging Leaves Brings New Insight into Their Biogenesis and Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Characterization of Phosphatidic Acid Sensors and Their Localization during Frustrated Phagocytosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamou Thahouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Tuphile</w:t>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.742346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346772v1</w:t>
+                <w:t xml:space="preserve">hal-02925259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Characterization of Phosphatidic Acid Sensors and Their Localization during Frustrated Phagocytosis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Lipid Droplets from Arabidopsis Aging Leaves Brings New Insight into Their Biogenesis and Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tuphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 292 (10), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.742346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925259v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
+                <w:t xml:space="preserve">Revisiting plant plasma membrane lipids in tobacco: a focus on sphingolipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palash Bhar</w:t>
+                <w:t xml:space="preserve">Corinne Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josee Cardinal</w:t>
+                <w:t xml:space="preserve">Kévin Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Pascal</w:t>
+                <w:t xml:space="preserve">Patricia Gerbeau Pissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171 (3), pp.1934-1950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00834⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 170 (1), pp.367-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602409v1</w:t>
+                <w:t xml:space="preserve">hal-02637209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting plant plasma membrane lipids in tobacco: a focus on sphingolipids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requirement of Phosphoinositides Containing Stearic Acid To Control Cell Polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
+                <w:t xml:space="preserve">François Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Testet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tuphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00564⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.765-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00843-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637209v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement of Phosphoinositides Containing Stearic Acid To Control Cell Polarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Safety Limits Of An Extended Fast: Lessons from a Non-Model Organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doignon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Yvon Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (5), pp.765-80. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.39008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.00843-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep39008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560139v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Safety Limits Of An Extended Fast: Lessons from a Non-Model Organism</w:t>
+                <w:t xml:space="preserve">Fragile X Mental Retardation Protein (FMRP) controls diacylglycerol kinase activity in neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bertile</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ricardos Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (26), pp.E3619-E3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1522631113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421475v1</w:t>
+                <w:t xml:space="preserve">hal-01594177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile X Mental Retardation Protein (FMRP) controls diacylglycerol kinase activity in neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardos Tabet</w:t>
+                <w:t xml:space="preserve">Palash Bhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">Marie-Josee Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Becker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Stephanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (26), pp.E3619-E3628. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (3), pp.1934-1950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1522631113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594177v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific membrane lipid composition is important for Plasmodesmata function in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,103 +5387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triacylglycerol storage in lipid droplets in procyclic Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Allmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ziebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.1-22. </w:t>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Santerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Atmanene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5780,51 +5780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of recombinant phosphoprotein complexes with complementary mass spectrometry approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdulrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,51 +5952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,101 +6271,101 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283121v1</w:t>
+                <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
@@ -6390,64 +6390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
@@ -6521,183 +6521,183 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283108v1</w:t>
+                <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
@@ -6720,734 +6720,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
+                <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Depenveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Plant Molecular Biology (IPMB 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">24. European Network of Plant Endomembrane Research (ENPER) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279320v1</w:t>
+                <w:t xml:space="preserve">hal-04811896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Depenveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279334v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minoru Nagano</w:t>
+                <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Network of Plant Endomembrane Research (ENPER) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">GERLI 19th LIPIDOMICS MEETING AT THE END OF THE WORLD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERLI, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811896v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERLI 19th LIPIDOMICS MEETING AT THE END OF THE WORLD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERLI, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042623v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minoru Nagano</w:t>
+                <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26th International Plant Molecular Biology (IPMB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633422v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular signature of autophagic structures in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French Membrane Meeting Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
@@ -7476,103 +7476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6 cell signaling is mediated across the plasma membrane by the acyl-chain length of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on “Plant Lipids: Structure, Metabolism and Function”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
@@ -7614,90 +7614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cartography of purified autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 - 10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
@@ -7720,734 +7720,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-side of a membrane or how lipid-lipid interactions shape membrane trafficking and dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minoru Nagano</w:t>
+                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Symposium on Plants Lipids (ISPL2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plant Membrane Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811397v1</w:t>
+                <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Revealing the plant plasma membrane lipidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Membrane Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISPL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273812v1</w:t>
+                <w:t xml:space="preserve">hal-05067926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the plant plasma membrane lipidome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine nanodomains formation to modulate ROP-signaling during osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayle V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maneta-Peyret L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouillen L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference on Salt and Water Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067926v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine nanodomains formation to modulate ROP-signaling during osmotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouillen L.</w:t>
+                <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference on Salt and Water Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on “Glycolipid and Sphingolipid Biology, A Holistic Approach to Understanding Simple and Complex Sphingolipids”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164379v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise C. Noack</w:t>
+                <w:t xml:space="preserve">The two-side of a membrane or how lipid-lipid interactions shape membrane trafficking and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Depenveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on “Glycolipid and Sphingolipid Biology, A Holistic Approach to Understanding Simple and Complex Sphingolipids”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lucca (Barga), Italy</w:t>
+              <w:t xml:space="preserve">25. International Symposium on Plants Lipids (ISPL2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811385v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretory Granule Biogenesis Is Initiated by Chromogranin A Interaction with Phosphatidic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Chromaffin Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Chennai, India</w:t>
@@ -8476,64 +8476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-­Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8601,90 +8601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,51 +8720,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
@@ -8799,353 +8799,353 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réseau résistances durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601534v1</w:t>
+                <w:t xml:space="preserve">hal-02798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+                <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau résistances durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
+              <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798441v1</w:t>
+                <w:t xml:space="preserve">hal-02798242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Cole</w:t>
+                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798242v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la Plateforme Métabolome de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,887 +9177,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+                <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Colsch</w:t>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+                <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002247v1</w:t>
+                <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002241v1</w:t>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotaxonomic survey of plant GIPCs</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihana Razin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Badoc</w:t>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238101v1</w:t>
+                <w:t xml:space="preserve">hal-05265570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Enora Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vétéa Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Munchen, Germany, Germany. Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265570v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemotaxonomic survey of plant GIPCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laurens</w:t>
+                <w:t xml:space="preserve">Oihana Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vétéa Jacot</w:t>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520705v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10066,1454 +10066,1579 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4 desaturase from Ostreococcus tauri in higher plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analytical Strategy for the Simultaneous Detection and Semi-Quantification of Anionic Phospholipid Species in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Genva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Marie-Laure Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">10th Asian-Oceanian Symosium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265564v1</w:t>
+                <w:t xml:space="preserve">hal-05567811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4 desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273858v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the lipidome of the plant plasma membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International GERLI Lipidomics Meeting Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125393v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Study of the lipidome of the plant plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
+              <w:t xml:space="preserve">16th International GERLI Lipidomics Meeting Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570809v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743906v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741696v1</w:t>
+                <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743630v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799366v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804388v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11523,600 +11648,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER Membrane Lipid Composition and Metabolism: Lipidomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verena Kriechbaumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Endoplasmic Reticulum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2772, Humana Press, pp.137-148, 2024, Methods in Molecular Biology, 978-1-0716-3709-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3710-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Plasmodesmata membranes for lipidomic and proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoselin Benitez-Alfonso; Manfred Heinlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmodesmata. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2457, Springer; Humana, pp.189-207, 2022, Methods in Molecular Biology, 978-1-0716-2132-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2132-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunopurification of Intact Endosomal Compartments for Lipid Analyses in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Endosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 119-141, 2020, 978-1-0716-0766-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0767-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER Membrane Lipid Composition and Metabolism: Lipidomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Hawes; Verena Kriechbaumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The plant Endoplasmic Reticulum: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1691, Humana Press, pp.125-137, 2018, Methods in Molecular Biology, 978-1-4939-7388-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7389-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lipid World Concept of Plant Lipidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, 2013, Advances in Botanical Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00007-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12126,755 +12251,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipid-driven interleaflet coupling orchestrates Rho-GTPase recruitment to nanodomains for signal activation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the lipidome and proteome of Arabidopsis thaliana plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioglitazone improves deficits of Fmr1-KO mouse model of Fragile X syndrome by interfering with excessive diacylglycerol signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification, characterization and influence on membrane properties of the plant-specific sphingolipids GIPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boglarka Zambo</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03028259v1</w:t>
+                <w:t xml:space="preserve">hal-02996742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ral GTPases promote metastasis by controlling biogenesis and organ colonization of exosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pioglitazone improves deficits of Fmr1-KO mouse model of Fragile X syndrome by interfering with excessive diacylglycerol signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Habbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ghoroghi</w:t>
+                <w:t xml:space="preserve">Boglarka Zambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mary</w:t>
+                <w:t xml:space="preserve">Laetitia Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Larnicol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Osmani</w:t>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991406v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, characterization and influence on membrane properties of the plant-specific sphingolipids GIPC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Ral GTPases promote metastasis by controlling biogenesis and organ colonization of exosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ghoroghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larnicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996742v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12942,51 +13067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA2B6967"/>
+    <w:nsid w:val="C3BFA1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13173,51 +13298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitiafouillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1204-9296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136936385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190842881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140499473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fouillen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Sha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Kong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiping Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06205-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel B. F. Steentjes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Herrera Valderrama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leisen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetkin Caka Ince" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krahmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trevisan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Costa Galv&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33384-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4066" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Navon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Ghoroghi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Larnicol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Asokan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61539" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kriechbaumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Botchway" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Upson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20840-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste de Bagneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millerioux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Allmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiila-Riikka Kiema" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tessa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23359" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.742346" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00564" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00843-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wasselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziebart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114628" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdulrahman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poterszman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.07.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19JM3VB2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;net" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gasser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-113464" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nagano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042623v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633422v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067926v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle V" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneta-Peyret L." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillen L." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05238101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Razin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badoc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125393v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3710-4_10" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330981v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7389-7_10" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00007-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360307v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028259v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Zambo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schramm" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991406v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghoroghi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mary" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larnicol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osmani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitiafouillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1204-9296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136936385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190842881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140499473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fouillen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Sha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Kong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiping Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06205-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetkin Caka Ince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krahmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trevisan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Costa Galv&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33384-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel B. F. Steentjes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Herrera Valderrama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leisen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18146" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Navon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100602" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Ghoroghi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Larnicol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Asokan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste de Bagneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kriechbaumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Botchway" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Upson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20840-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millerioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Allmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiila-Riikka Kiema" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tessa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23359" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.742346" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00843-15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wasselin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziebart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114628" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdulrahman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poterszman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.07.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19JM3VB2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;net" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gasser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-113464" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811896v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nagano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042623v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle V" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneta-Peyret L." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillen L." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05238101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Razin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badoc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vilain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125393v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577753v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3710-4_10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330981v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7389-7_10" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00007-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360307v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996742v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Zambo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schramm" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghoroghi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mary" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larnicol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osmani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>