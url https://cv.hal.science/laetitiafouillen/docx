--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -189,6020 +189,7104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+                <w:t xml:space="preserve">Author Correction: Membrane remodelling mediates lipopeptide-induced immunity in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Miklaszewska</w:t>
+                <w:t xml:space="preserve">Guillaume Gilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+                <w:t xml:space="preserve">Jelena Pršić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Guédard</w:t>
+                <w:t xml:space="preserve">Catherine Chemotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chambaud</w:t>
+                <w:t xml:space="preserve">Jahed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 239, pp.73-85. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-026-02308-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262002v1</w:t>
+                <w:t xml:space="preserve">hal-05616292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Membrane remodelling mediates lipopeptide-induced immunity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Pršić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chemotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jahed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-026-02270-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348414v1</w:t>
+                <w:t xml:space="preserve">hal-05603873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Detect and Semi-quantify All Molecular Species and Classes of Anionic Phospholipids Simultaneously in Plant Samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5282⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239 (Part A), pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051418v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhosphoLIMBO: An Easy and Efficient Protocol to Separate and Analyze Phospholipids by HPTLC From Plant Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.5434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global LC–MS 2 ‐based methodology to identify and quantify anionic phospholipids in plant samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A New Approach to Detect and Semi-quantify All Molecular Species and Classes of Anionic Phospholipids Simultaneously in Plant Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Genva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16525⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1369), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377185v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Darnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673335v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of plastoglobules and lipid droplets in leaf neutral lipid accumulation during senescence and nitrogen deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coulon</w:t>
+                <w:t xml:space="preserve">Eliana Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Nacir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (20), pp.6542-6562. </w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652906v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A global LC–MS 2 ‐based methodology to identify and quantify anionic phospholipids in plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Genva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119 (3), pp.1570-1595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16810⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 117 (3), pp.956-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777258v1</w:t>
+                <w:t xml:space="preserve">hal-04377185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles of plastoglobules and lipid droplets in leaf neutral lipid accumulation during senescence and nitrogen deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nacir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Asma Oummadi</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (20), pp.6542-6562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186121v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+                <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Baccouch</w:t>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Oummadi</w:t>
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (3), pp.1570-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286162v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing of a rice CDP-DAG synthase confers multipathogen resistance</w:t>
+                <w:t xml:space="preserve">Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gan Sha</w:t>
+                <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Sun</w:t>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Kong</w:t>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Han</w:t>
+                <w:t xml:space="preserve">Rim Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiping Sun</w:t>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 618 (7967), pp.1017-1023. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06205-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01928-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249822v1</w:t>
+                <w:t xml:space="preserve">hal-04286162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Poitout</w:t>
+                <w:t xml:space="preserve">Correction: Impact of membrane lipid polyunsaturation on dopamine D2 receptor ligand binding and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.1960-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064687v1</w:t>
+                <w:t xml:space="preserve">hal-04186121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of plasma membrane sterol biosynthesis and autophagy is required for shade-induced hypocotyl elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome editing of a rice CDP-DAG synthase confers multipathogen resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gan Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yetkin Caka Ince</w:t>
+                <w:t xml:space="preserve">Xinyu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Krahmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Costa Galvão</w:t>
+                <w:t xml:space="preserve">Qiping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33384-9⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618 (7967), pp.1017-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06205-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818861v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic activity of Nep1-like proteins on monocots.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine localization at the cell surface to modulate ROP signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leisen</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18146⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add4791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718267v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoinositides containing stearic acid are required for interaction between Rho GTPases and the exocyst to control the late steps of polarized exocytosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cytotoxic activity of Nep1-like proteins on monocots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maikel B. F. Steentjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea L. Herrera Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12829⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235 (2), pp.690-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563439v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids are involved in insect egg-induced cell death in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combination of plasma membrane sterol biosynthesis and autophagy is required for shade-induced hypocotyl elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yetkin Caka Ince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Krahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Groux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinicius Costa Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac242⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33384-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975152v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphoinositides containing stearic acid are required for interaction between Rho GTPases and the exocyst to control the late steps of polarized exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Batsale</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eric Testet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tuphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.120-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tra.12829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366412v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lipidomics Approach to Measure Phosphatidic Acid Species in Subcellular Membrane Fractions Obtained from Cultured Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sphingolipids are involved in insect egg-induced cell death in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gasman</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+                <w:t xml:space="preserve">Philippe Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189 (4), pp.2535-2553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360663v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical analysis of the plant-specific GIPC sphingolipids reveals multiple modes of membrane regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Lipidomics Approach to Measure Phosphatidic Acid Species in Subcellular Membrane Fractions Obtained from Cultured Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yotam Navon</w:t>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Gao</w:t>
+                <w:t xml:space="preserve">Stéphane Gasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decossas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, pp.100602. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189252v1</w:t>
+                <w:t xml:space="preserve">hal-03360663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ral GTPases promote breast cancer metastasis by controlling biogenesis and organ targeting of exosomes</w:t>
+                <w:t xml:space="preserve">Biosynthesis and Functions of Very-Long-Chain Fatty Acids in the Responses of Plants to Abiotic and Biotic Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shima Ghoroghi</w:t>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Klein</w:t>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.61539⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10061284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03103515v1</w:t>
+                <w:t xml:space="preserve">hal-03366412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise C Noack</w:t>
+                <w:t xml:space="preserve">Biophysical analysis of the plant-specific GIPC sphingolipids reveals multiple modes of membrane regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349722v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Ral GTPases promote breast cancer metastasis by controlling biogenesis and organ targeting of exosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Ghoroghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Larnicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandini Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e61539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935172v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03103515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogranin A preferential interaction with Golgi phosphatidic acid induces membrane deformation and contributes to secretory granule biogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qili Wang</w:t>
+                <w:t xml:space="preserve">Sphingolipids mediate polar sorting of PIN2 through phosphoinositide consumption at the trans-Golgi network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise C Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202000074R⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24548-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525074v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
+                <w:t xml:space="preserve">Chromogranin A preferential interaction with Golgi phosphatidic acid induces membrane deformation and contributes to secretory granule biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.6769-6790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000074R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922310v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Aurélie Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904041v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different species of phosphatidic acid are produced during neuronal growth and neurosecretion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Mono- and Poly-unsaturated Phosphatidic Acid Regulate Distinct Steps of Regulated Exocytosis in Neuroendocrine Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Costé de Bagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Raafet Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tamou Thahouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2018024⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.108026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637416v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The odd one out: Arabidopsis reticulon 20 does not bend ER membranes but has a role in lipid regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Kriechbaumer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Botchway</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Upson</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20840-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330986v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo biosynthesis of sterols and fatty acids in the Trypanosoma brucei procyclic form: Carbon source preferences and metabolic flux redistributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The odd one out: Arabidopsis reticulon 20 does not bend ER membranes but has a role in lipid regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Kriechbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Millerioux</w:t>
+                <w:t xml:space="preserve">Stanley Botchway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mazet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tiila-Riikka Kiema</w:t>
+                <w:t xml:space="preserve">Jessica Upson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007116⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01849809v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP2U1 activity is altered by missense mutations in hereditary spastic paraplegia 56</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Different species of phosphatidic acid are produced during neuronal growth and neurosecretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coste de Bagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamou Thahouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23359⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.D408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2018024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796579v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">De novo biosynthesis of sterols and fatty acids in the Trypanosoma brucei procyclic form: Carbon source preferences and metabolic flux redistributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Millerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Allmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Noack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
+                <w:t xml:space="preserve">Tiila-Riikka Kiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1007116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330992v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01849809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Characterization of Phosphatidic Acid Sensors and Their Localization during Frustrated Phagocytosis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CYP2U1 activity is altered by missense mutations in hereditary spastic paraplegia 56</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Tessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.742346⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.140 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925259v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Lipid Droplets from Arabidopsis Aging Leaves Brings New Insight into Their Biogenesis and Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+                <w:t xml:space="preserve">A Combinatorial Lipid Code Shapes the Electrostatic Landscape of Plant Endomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Immel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Tuphile</w:t>
+                <w:t xml:space="preserve">Lise Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Doumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laetitia Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00894⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.465-480.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346772v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting plant plasma membrane lipids in tobacco: a focus on sphingolipids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Analysis of Lipid Droplets from Arabidopsis Aging Leaves Brings New Insight into Their Biogenesis and Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grosjean</w:t>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gerbeau Pissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Esnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tuphile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00564⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637209v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement of Phosphoinositides Containing Stearic Acid To Control Cell Polarity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative Characterization of Phosphatidic Acid Sensors and Their Localization during Frustrated Phagocytosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamou Thahouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00843-15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.742346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560139v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Safety Limits Of An Extended Fast: Lessons from a Non-Model Organism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting plant plasma membrane lipids in tobacco: a focus on sphingolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bertile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Corinne Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Wasselin</w:t>
+                <w:t xml:space="preserve">Kévin Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maes</w:t>
+                <w:t xml:space="preserve">Patricia Gerbeau Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Le Maho</w:t>
+                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.39008. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (1), pp.367-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep39008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421475v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile X Mental Retardation Protein (FMRP) controls diacylglycerol kinase activity in neurons</w:t>
+                <w:t xml:space="preserve">Requirement of Phosphoinositides Containing Stearic Acid To Control Cell Polarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardos Tabet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">François Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Testet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tuphile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1522631113⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.765-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00843-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594177v1</w:t>
+                <w:t xml:space="preserve">hal-03560139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Safety Limits Of An Extended Fast: Lessons from a Non-Model Organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palash Bhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pascal</w:t>
+                <w:t xml:space="preserve">Yvon Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00834⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.39008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602409v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific membrane lipid composition is important for Plasmodesmata function in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragile X Mental Retardation Protein (FMRP) controls diacylglycerol kinase activity in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardos Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali S. Grison</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vera Wewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.135731⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (26), pp.E3619-E3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1522631113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641388v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary fatty alcohols are major components of suberized root tissues of arabidopsis in the form of Alkyl Hydroxycinnamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palash Bhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombié</w:t>
+                <w:t xml:space="preserve">Marie-Josee Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mengin</w:t>
+                <w:t xml:space="preserve">Stephanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12685⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (3), pp.1934-1950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445680v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triacylglycerol storage in lipid droplets in procyclic Trypanosoma brucei</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Specific membrane lipid composition is important for Plasmodesmata function in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Wewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114628⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.1228-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.135731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633640v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein partners of the human immunodeficiency virus 1 tat/rev exon 3 leads to the discovery of a new HIV-1 splicing regulator, protein hnRNP K.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling central metabolic fluxes by constraint-based optimization reveals metabolic reprogramming of developing Solanum lycopersicum (tomato) fruit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marchand</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Santerre</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Benoît Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">Virginie Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.24-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866938v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homodimerization of the death-associated protein kinase catalytic domain: development of a new small molecule fluorescent reporter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+                <w:t xml:space="preserve">Triacylglycerol storage in lipid droplets in procyclic Trypanosoma brucei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Allmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Atmanene</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nicole Ziebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014120⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593556v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of recombinant phosphoprotein complexes with complementary mass spectrometry approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phospholipid biosynthesis increases in RHD3-defective mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Shiuan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Abdulrahman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poterszman</w:t>
+                <w:t xml:space="preserve">Federica Brandizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e29657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.29657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04009057v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Structure of the A Region of Xist RNA and Its Implication for PRC2 Association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropeptide alterations in the tree shrew hypothalamus during volatile anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Petruzziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Veit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesha Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maenner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Robert Kretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.311-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715217v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combination of lipid metabolism alterations and their sensitivity to inflammatory cytokines in human lipin-1-deficient myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vamecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Thao Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu-Sheng Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1832 (12), pp.2103-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2013.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid Composition of Multilamellar Bodies Secreted by Dictyostelium discoideum Reveals Their Amoebal Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (10), pp.1326-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/ec.00107-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Identification Rates of Endogenous Neuropeptides from Mouse Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Petruzziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Andren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (5), pp.2819-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr3001699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of protein partners of the human immunodeficiency virus 1 tat/rev exon 3 leads to the discovery of a new HIV-1 splicing regulator, protein hnRNP K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Santerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.325-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensive Characterization of Tupaia belangeri Neuropeptidome Using an Integrated Mass Spectrometric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Petruzziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Wadensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Andren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.886-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200709j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of recombinant phosphoprotein complexes with complementary mass spectrometry approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdulrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poterszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (1), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homodimerization of the death-associated protein kinase catalytic domain: development of a new small molecule fluorescent reporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Atmanene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-D Structure of the A Region of Xist RNA and Its Implication for PRC2 Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.e1000276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The histone subcode: poly(ADP-ribose) polymerase-1 (Parp-1) and Parp-2 control cell differentiation by regulating the transcriptional intermediary factor TIF1beta and the heterochromatin protein HP1alpha.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sanglier-Cianferani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (11), pp.3853-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.08-113464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00350827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6212,3361 +7296,3361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283108v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283121v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Network of Plant Endomembrane Research (ENPER) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6-mediated auxin signaling relies on plasma membrane lipid interleaflet coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined lipidomic and proteomic profiling of Arabidopsis thaliana plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERLI 19th LIPIDOMICS MEETING AT THE END OF THE WORLD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERLI, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Plant Molecular Biology (IPMB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular signature of autophagic structures in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French Membrane Meeting Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROP6 cell signaling is mediated across the plasma membrane by the acyl-chain length of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on “Plant Lipids: Structure, Metabolism and Function”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cartography of purified autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 - 10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine nanodomains formation to modulate ROP-signaling during osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayle V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maneta-Peyret L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouillen L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Membrane Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference on Salt and Water Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273812v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the plant plasma membrane lipidome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre van Delft</w:t>
+                <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plant Membrane Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067926v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor kinase FERONIA regulates phosphatidylserine nanodomains formation to modulate ROP-signaling during osmotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouillen L.</w:t>
+                <w:t xml:space="preserve">Revealing the plant plasma membrane lipidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bahammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference on Salt and Water Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">ISPL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164379v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mechanisms in lipid-mediated protein sorting and cell polarity in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise C. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on “Glycolipid and Sphingolipid Biology, A Holistic Approach to Understanding Simple and Complex Sphingolipids”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-side of a membrane or how lipid-lipid interactions shape membrane trafficking and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Symposium on Plants Lipids (ISPL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretory Granule Biogenesis Is Initiated by Chromogranin A Interaction with Phosphatidic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Riachy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Delestre-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Chromaffin Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-­Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium on Plant Lipids (ESPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid patterning and interplay during protein sorting at trans-Golgi Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">special FEBS meeting “Sphingolipid biology in health and disease”, joint meeting between the sphingolipid club (SLC) and the international Ceramide Conference (iCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEBS, May 2019, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau résistances durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la Plateforme Métabolome de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique du Réseau Spectrométrie de masse de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9576,2069 +10660,2069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemotaxonomic survey of plant GIPCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
+              <w:t xml:space="preserve">European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265570v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vétéa Jacot</w:t>
+                <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4-desaturase from Ostreococcus tauri in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESPL 2025 - 11th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bonn, Germany. , 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520705v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotaxonomic survey of plant GIPCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Badoc</w:t>
+                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vétéa Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Plant Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Munchen, Germany, Germany. Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238101v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vetea Jacot</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analytical Strategy for the Simultaneous Detection and Semi-Quantification of Anionic Phospholipid Species in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Genva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Asian-Oceanian Symosium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Matsue, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390314v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analytical Strategy for the Simultaneous Detection and Semi-Quantification of Anionic Phospholipid Species in Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Vilain</w:t>
+                <w:t xml:space="preserve">Coordination between endodermal barriers and arbuscular mycorrhizae for nutrient exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Asian-Oceanian Symosium on Plant Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iMMM 2025 - 7th International Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17109501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567811v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a plastidial cytochrome b5-fused Δ4 desaturase from Ostreococcus tauri in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Miklaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Degraeve-Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the lipidome of the plant plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International GERLI Lipidomics Meeting Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11648,600 +12732,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER Membrane Lipid Composition and Metabolism: Lipidomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verena Kriechbaumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Endoplasmic Reticulum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2772, Humana Press, pp.137-148, 2024, Methods in Molecular Biology, 978-1-0716-3709-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3710-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Plasmodesmata membranes for lipidomic and proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoselin Benitez-Alfonso; Manfred Heinlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmodesmata. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2457, Springer; Humana, pp.189-207, 2022, Methods in Molecular Biology, 978-1-0716-2132-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2132-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunopurification of Intact Endosomal Compartments for Lipid Analyses in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Esnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Endosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 119-141, 2020, 978-1-0716-0766-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0767-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER Membrane Lipid Composition and Metabolism: Lipidomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Maneta-Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Hawes; Verena Kriechbaumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The plant Endoplasmic Reticulum: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1691, Humana Press, pp.125-137, 2018, Methods in Molecular Biology, 978-1-4939-7388-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7389-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lipid World Concept of Plant Lipidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, 2013, Advances in Botanical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12251,755 +13335,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipid-driven interleaflet coupling orchestrates Rho-GTPase recruitment to nanodomains for signal activation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Depenveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the lipidome and proteome of Arabidopsis thaliana plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bahammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification, characterization and influence on membrane properties of the plant-specific sphingolipids GIPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiilah Mamode-Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yotam Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioglitazone improves deficits of Fmr1-KO mouse model of Fragile X syndrome by interfering with excessive diacylglycerol signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Habbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boglarka Zambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ral GTPases promote metastasis by controlling biogenesis and organ colonization of exosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ghoroghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Larnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13067,51 +14151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3BFA1DF"/>
+    <w:nsid w:val="E2593AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13298,51 +14382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitiafouillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1204-9296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136936385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190842881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140499473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fouillen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae301" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Sha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Kong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiping Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06205-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetkin Caka Ince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krahmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trevisan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Costa Galv&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33384-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel B. F. Steentjes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Herrera Valderrama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leisen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18146" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reymond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Navon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100602" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Ghoroghi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Larnicol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Asokan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste de Bagneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kriechbaumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Botchway" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Upson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20840-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millerioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Allmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiila-Riikka Kiema" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tessa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23359" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.742346" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00843-15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wasselin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziebart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114628" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdulrahman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poterszman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.07.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19JM3VB2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;net" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gasser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-113464" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811896v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nagano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042623v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle V" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneta-Peyret L." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillen L." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05238101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Razin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badoc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vilain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125393v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577753v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3710-4_10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330981v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7389-7_10" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00007-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360307v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996742v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Zambo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schramm" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghoroghi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mary" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larnicol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osmani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitiafouillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1204-9296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136936385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190842881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140499473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05616292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pr&#353;i&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chemotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahed Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02308-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02270-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miklaszewska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Delft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Genva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fouillen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377185v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nacir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16810" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286162v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01928-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02196-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Sha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Kong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Han" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiping Sun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06205-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Maneta-Peyret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4791" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel B. F. Steentjes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Herrera Valderrama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leisen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetkin Caka Ince" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krahmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trevisan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Costa Galv&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33384-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12829" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac242" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kassas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Navon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100602" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Ghoroghi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Larnicol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Asokan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Klein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C Noack" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24548-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carmon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laguerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delestre-Delacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qili Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000074R" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Tanguy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cost&#233; de Bagneaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raafet Ammar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Kriechbaumer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Botchway" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Upson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20840-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tanguy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coste de Bagneaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millerioux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyssou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Allmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiila-Riikka Kiema" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tessa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23359" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Noack" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Doumane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laetitia Audrey Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.742346" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00564" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doignon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00843-15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421475v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wasselin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palash Bhar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Cardinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pascal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00834" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Biais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12685" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziebart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114628" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Shiuan Lai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stefano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Brandizzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.29657" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Petruzziello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Veit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Bhattacharyya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kretz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVXQXPCD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612593v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mamoune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thao Viou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Sheng Hsieh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.07.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612580v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Filion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ec.00107-13" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhe Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andren" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3001699" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Wadensten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200709j" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdulrahman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poterszman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19JM3VB2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593556v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Xu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014120" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;net" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gasser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sanglier-Cianferani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-113464" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Nagano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05042623v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle V" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneta-Peyret L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillen L." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05067926v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode-Cassim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Noack" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811397v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811370v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Platre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811359v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05238101v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Razin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badoc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265570v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miklaszewska" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520705v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Duffau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;t&#233;a Jacot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17109501" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567811v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vilain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390314v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genetik.bio.lmu.de/immm-2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125393v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577753v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3710-4_10" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330981v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7389-7_10" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810647v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00007-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360307v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996742v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028259v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Zambo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schramm" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991406v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghoroghi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mary" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larnicol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osmani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>