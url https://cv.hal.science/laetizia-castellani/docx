--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,1491 +66,1491 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer le cours de la justice ? Une famille de la petite notabilité urbaine face à l’institution judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le « droit au bonheur », une idée toujours neuve ?, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enracinement du courant républicain en Corse : l’exemple de la Balagne des années 1870 à la fin des années 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, République et républicanismes, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notabilité littorale et révolutions (1729-1815) : l’exemple des Giuliani d’Algajola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones « montagneuses » dans les espaces littoraux : l'exemple de la Balagne (fin XVIIIe - début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86-87, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/xvjh-5s68-ch13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'huile et le vin : deux produits alimentaires patrimoniaux balanins entre tradition et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°2, pp. 54-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau en Balagne au XIXe siècle : une ressource à partager et à protéger à l’écart du fait urbain et industriel : spécificités et points communs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">accaparements de l'eau au XIXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris, Jun 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hommes et les animaux dans le système agraire corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’influence des législations sur les migrations entre la Corse et Porto Rico (début du 19e-début 20e siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Casablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
+              <w:t xml:space="preserve">POLITIQUES MIGRATOIRES : UNE APPROCHE HISTORIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476712v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’influence des législations sur les migrations entre la Corse et Porto Rico (début du 19e-début 20e siècle) »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hommes et les animaux dans le système agraire corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLITIQUES MIGRATOIRES : UNE APPROCHE HISTORIQUE</w:t>
+              <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476610v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«L’impact de la création de Calvi sur la réorganisation des sols et des productions en Balagne,fin XVe-milieu XVIIes.»,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terramater:sols convoités, colloque international organisé par Fabrice Guizard et Nicolas Rouget, université de Valenciennes, 17-18 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Valencienes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les cépages corses : évolution historique à partir des espaces des AOC Calvi, Patrimonio et coteaux du Cap Corse »</w:t>
+                <w:t xml:space="preserve">« La perception de la mort en Corse : permanences et évolutions de la fin du 17e à la fin du 19e siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">La mort en Europe du XVIIe au XXIe siècle. Représentations, rites et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHAM, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472223v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La perception de la mort en Corse : permanences et évolutions de la fin du 17e à la fin du 19e siècle »</w:t>
+                <w:t xml:space="preserve">« Elevage et productions laitières en Balagne à la fin de l’époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort en Europe du XVIIe au XXIe siècle. Représentations, rites et usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIHAM, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale, Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence, Apr 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364027v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Elevage et productions laitières en Balagne à la fin de l’époque moderne »</w:t>
+                <w:t xml:space="preserve">« Cultures et terroirs en Balagne (fin du XVIIIe -première moitié du XIXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études internationale, Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence, Apr 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’études, Terra Mater : les sols nourriciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364022v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cultures et terroirs en Balagne (fin du XVIIIe -première moitié du XIXe siècle) »</w:t>
+                <w:t xml:space="preserve">« Les cépages corses : évolution historique à partir des espaces des AOC Calvi, Patrimonio et coteaux du Cap Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études, Terra Mater : les sols nourriciers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t>
+              <w:t xml:space="preserve">Colloque « Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472212v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’émigration balanine à Porto Rico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segundo simposio de microhistoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Mayaguez, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les règlements champêtres et gestion des terroirs en Balagne à l’époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production de la norme environnementale et codification du droit rural dans l’Europe méridionale aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Corsican rural community confronted with World War : Aregno »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Casablanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morales Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II INSULA International Colloquium, The Great War and Insular Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvi, la Balagne et les Balanins à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et le plat pays (XIIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration d'un texte scientifique dans le cadre d'un travail en histoire sur une société moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Fabrique interdisciplinaire des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nice, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture en Balagne : une production ancrée dans la tradition face aux enjeux de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture du vin en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Corté, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915862v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-00989709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1641,51 +1641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’impact de la création de Calvi (Corse) sur la réorganisation des sols et des productions. De la convoitise à l’interdépendance »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1740,51 +1740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la création de Calvi sur la réorganisation des sols et des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Mater Nourricière et convoitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2023, 978-1-4577-0538-0</w:t>
@@ -1949,165 +1949,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les jeux en Corse : entre attrait et réprobation sociale (époque moderne-19e siècle). L’exemple de la Balagne »</w:t>
+                <w:t xml:space="preserve">« La création ex-nihilo d’une troisième entité urbaine à la période moderne : recompositions territoriales, complémentarités et concurrences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux interdits. La transgression ludique de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016, Collection "Histoire/ Trajectoires", 2-84287-694-4</w:t>
+              <w:t xml:space="preserve">Le Jardin de la Corse entre villes et campagnes : la Balagne du XIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS Alpha, pp. 69-97, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488542v1</w:t>
+                <w:t xml:space="preserve">hal-01364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La création ex-nihilo d’une troisième entité urbaine à la période moderne : recompositions territoriales, complémentarités et concurrences »</w:t>
+                <w:t xml:space="preserve">« Les jeux en Corse : entre attrait et réprobation sociale (époque moderne-19e siècle). L’exemple de la Balagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Jardin de la Corse entre villes et campagnes : la Balagne du XIe au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions CNRS Alpha, pp. 69-97, 2016</w:t>
+              <w:t xml:space="preserve">Jeux interdits. La transgression ludique de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016, Collection "Histoire/ Trajectoires", 2-84287-694-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364207v1</w:t>
+                <w:t xml:space="preserve">hal-01488542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dots en Corse à l'époque moderne : synthèse et perspectives</w:t>
               </w:r>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MISTRALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Casablanca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casablanca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales Santoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xvjh-5s68-ch13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476952v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xvjh-5s68-ch13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Casablanca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casablanca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales Santoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>