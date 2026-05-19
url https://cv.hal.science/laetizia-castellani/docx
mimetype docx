--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -66,409 +66,1043 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;droit au bonheur&amp;quot;, une idée toujours neuve? (Revue Lumi N° 6), https://lumi.univ-corse.fr/category/numero6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Trampus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants balanins et capcorsins à Porto Rico. Réseaux et identités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 2364791758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République et républicanismes (revue Lumi, N°3), https://m3c.universita.corsica/lumi/category/numero3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Manuel Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse : du local aux espaces lointains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Piazzola, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aregnu: patrimonii è memorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 978-2-8241-0821-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux interdits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elizabeth Dunn-Vaturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Fenech-Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Migayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cousseau. Pulim, 2016, Michel Cassan, 9782842876944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01378386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balagne rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Albiana, 2014, 2824105275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer le cours de la justice ? Une famille de la petite notabilité urbaine face à l’institution judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le « droit au bonheur », une idée toujours neuve ?, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enracinement du courant républicain en Corse : l’exemple de la Balagne des années 1870 à la fin des années 1890</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, République et républicanismes, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notabilité littorale et révolutions (1729-1815) : l’exemple des Giuliani d’Algajola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones « montagneuses » dans les espaces littoraux : l'exemple de la Balagne (fin XVIIIe - début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86-87, pp.23-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/xvjh-5s68-ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'huile et le vin : deux produits alimentaires patrimoniaux balanins entre tradition et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°2, pp. 54-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -478,1073 +1112,1073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau en Balagne au XIXe siècle : une ressource à partager et à protéger à l’écart du fait urbain et industriel : spécificités et points communs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">accaparements de l'eau au XIXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris, Jun 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’influence des législations sur les migrations entre la Corse et Porto Rico (début du 19e-début 20e siècle) »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les hommes et les animaux dans le système agraire corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLITIQUES MIGRATOIRES : UNE APPROCHE HISTORIQUE</w:t>
+              <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476610v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hommes et les animaux dans le système agraire corse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« L’influence des législations sur les migrations entre la Corse et Porto Rico (début du 19e-début 20e siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Casablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
+              <w:t xml:space="preserve">POLITIQUES MIGRATOIRES : UNE APPROCHE HISTORIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476712v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«L’impact de la création de Calvi sur la réorganisation des sols et des productions en Balagne,fin XVe-milieu XVIIes.»,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terramater:sols convoités, colloque international organisé par Fabrice Guizard et Nicolas Rouget, université de Valenciennes, 17-18 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Valencienes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La perception de la mort en Corse : permanences et évolutions de la fin du 17e à la fin du 19e siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort en Europe du XVIIe au XXIe siècle. Représentations, rites et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIHAM, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elevage et productions laitières en Balagne à la fin de l’époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale, Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence, Apr 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cultures et terroirs en Balagne (fin du XVIIIe -première moitié du XIXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études, Terra Mater : les sols nourriciers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les cépages corses : évolution historique à partir des espaces des AOC Calvi, Patrimonio et coteaux du Cap Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Paysages, mises en scènes paysagères, patrimoines vitivinicoles, valorisations touristiques et développement territorial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’émigration balanine à Porto Rico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segundo simposio de microhistoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Mayaguez, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les règlements champêtres et gestion des terroirs en Balagne à l’époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production de la norme environnementale et codification du droit rural dans l’Europe méridionale aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A Corsican rural community confronted with World War : Aregno »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Casablanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morales Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II INSULA International Colloquium, The Great War and Insular Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvi, la Balagne et les Balanins à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et le plat pays (XIIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration d'un texte scientifique dans le cadre d'un travail en histoire sur une société moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Fabrique interdisciplinaire des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nice, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture en Balagne : une production ancrée dans la tradition face aux enjeux de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture du vin en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Corté, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1554,1247 +2188,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes et les animaux dans le système agraire corse: l'exemple des régions agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LA DIANA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysans et leurs animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA DIANA, 2024, 9781234567897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’impact de la création de Calvi (Corse) sur la réorganisation des sols et des productions. De la convoitise à l’interdépendance »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guizard; Nicolas Rougiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra mater : nourricière et convoitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.58-73, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la création de Calvi sur la réorganisation des sols et des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Mater Nourricière et convoitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2023, 978-1-4577-0538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secours et assistance en Corse: l'exemple de la Balagne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SERRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistance, protection et contrôle social dans les États de Savoie et les États voisins. Aspects d’histoire sociale à partir des sources juridiques et judiciaires (Moyen Âge – Âge baroque – temps modernes – Histoire contemporaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les relations entre les communautés rurales balanines et le préside de Calvi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et le plat pays (XIIIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Perpignan, 2016, Collection Etudes 978-2-35412-258-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La création ex-nihilo d’une troisième entité urbaine à la période moderne : recompositions territoriales, complémentarités et concurrences »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Les jeux en Corse : entre attrait et réprobation sociale (époque moderne-19e siècle). L’exemple de la Balagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Jardin de la Corse entre villes et campagnes : la Balagne du XIe au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions CNRS Alpha, pp. 69-97, 2016</w:t>
+              <w:t xml:space="preserve">Jeux interdits. La transgression ludique de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016, Collection "Histoire/ Trajectoires", 2-84287-694-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364207v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les jeux en Corse : entre attrait et réprobation sociale (époque moderne-19e siècle). L’exemple de la Balagne »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« La création ex-nihilo d’une troisième entité urbaine à la période moderne : recompositions territoriales, complémentarités et concurrences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux interdits. La transgression ludique de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016, Collection "Histoire/ Trajectoires", 2-84287-694-4</w:t>
+              <w:t xml:space="preserve">Le Jardin de la Corse entre villes et campagnes : la Balagne du XIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS Alpha, pp. 69-97, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488542v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dots en Corse à l'époque moderne : synthèse et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aere perennius, Hommages à Antoine Laurent Serpentini Ajaccio, Ed. Albiana, 2015, pp. 161-168</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Albiana, pp. 161-168, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288400v1</w:t>
-              </w:r>
-[...396 lines deleted...]
-                <w:t xml:space="preserve">hal-01142468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches historiques et anthropologiques des incendies en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fogacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilités, vulnérabilités et figures féminines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storia Corsa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2804,154 +3040,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAmiques d'urbanisation du littoral MedIterraneen et Conséquences sur l'usage des Sols : étude diachronique sur la Balagne (XIe - XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MISTRALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2961,161 +3197,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAmiques d'urbanisation du littoral MédIterranéen et Conséquences sur l'usage des Sols : étude diachronique sur la Balagne (XIIIème - XXIème siècles) &amp;quot;, Rapport d'étude de l'OHM Littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3262,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476952v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xvjh-5s68-ch13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Casablanca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casablanca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales Santoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trampus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Miceli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauphin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tomasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Demichel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Talamoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xvjh-5s68-ch13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Casablanca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casablanca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales Santoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salgado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>