--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">46998372</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WQiHghMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000010117772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,1958 +251,1958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la machine dessine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, créer ses propres outils, 265, pp.90-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04476559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie d’un carton de l’Informatique pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques
 , vol.15 (1), pp. 89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130745v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typographie et bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Signe Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, A typographic issue, 2, pp.10-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04476554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrans sans qualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L'image sans qualités, 2, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie éternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04476521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie éternelle : un problème de design interactif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi j’ai quitté Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ina global.fr </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et Pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des nouveaux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01275428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dernier des blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.96-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216, pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bande dessinée et Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108u, pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas prendre le programme pour acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Daste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face too face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.132-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.134-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines hostiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 688, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whiz Kidz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.146-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisibug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer la comédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web 2.0 : veuillez créer s'il vous plait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordi.A.10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amusement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Maeda à la Fondation Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ascension du haut-mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Indispensable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gregory : Naughty bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Indispensable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que nous dit le monde diplomatique sur les mangas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Indispensable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2191,408 +2212,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mythologie s'inscrit votre vision de la fin de notre monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Testot; Laurent Aillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collapsus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.254, 2020, 9782226448972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Michel</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02545325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vivien Philizot; Jérôme Saint-Loubert Bié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique &amp; design graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B42</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782490077212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B42</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02548962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanté par la machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haunted by algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Réel, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface à &amp;quot;l'Homme le plus doué du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme le plus doué du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02334108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dîneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Closky - Hello and Welcome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'art contemporain Le Parvis, pp.42-45, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2602,154 +2623,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image sans qualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Vladova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Labo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2759,153 +2780,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rapide histoire des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la qualité visionnaire des techniques imaginées par Jules et Michel Verne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,785 +2936,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet : Au delà du virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Burniat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Lombard, 104 p., 2017, coll. « La Petite Bédéthèque des savoirs », ISBN 978-2803637430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Burniat</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Le Lombard, 104 p., 2017, coll. « La Petite Bédéthèque des savoirs », ISBN 978-2803637430</w:t>
+                <w:t xml:space="preserve">hal-02528682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence artificielle : Fantasmes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Lombard, 72 p., 2016, coll. « La Petite Bédéthèque des savoirs », ISBN 978-2-8036-3638-9, notice BnF no FRBNF45040012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géridan Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-1007-3784-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01275451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence articielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Le Lombard, 72 p., 2016, coll. « La Petite Bédéthèque des savoirs », ISBN 978-2-8036-3638-9, notice BnF no FRBNF45040012</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2803636389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01275457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing : s'initier à la programmation créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géridan Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2015, ISBN 978-2-1007-3784-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets créatifs avec Arduino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géridan Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affagard Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7440-2617-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01275434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme le plus doué du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franciscopolis, pp.96, 2013, 978-2-9544208-3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la plèbe et l'élite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atelier Perrousseaux, pp.176, 2012, Perrousseaux BD, David Rault</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fins du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourin éditeur, pp.312, 2012, Amélie Petit</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géridan Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 978-2-1007-3784-0</w:t>
+              <w:t xml:space="preserve">Pearson Education France, pp.300, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...516 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3761,51 +3782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C10DEAE"/>
+    <w:nsid w:val="005BEA6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3992,51 +4013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lafargue-jean-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3304-1081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084750200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46998372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010117772" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lafargue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130745v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544091v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafargue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Burniat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montaigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ridan Jean-Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lelombard.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affagard Bruno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pearson.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lafargue-jean-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3304-1081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084750200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46998372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=WQiHghMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010117772" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lafargue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130745v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544091v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafargue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Burniat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ridan Jean-Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lelombard.com/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affagard Bruno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pearson.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>