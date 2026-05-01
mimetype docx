--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Adipose Tissue Beiging by HIV Integrase Inhibitors, Dolutegravir and Bictegravir, Is Associated with Adipocyte Hypertrophy, Hypoxia, Elevated Fibrosis, and Insulin Resistance in Simian Adipose Tissue and Human Adipocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of HIV-Infected and Noninfected Patients Undergoing Bariatric Surgery: The ObeVIH Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bourgeois</w:t>
+                <w:t xml:space="preserve">V. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Beaupère</w:t>
+                <w:t xml:space="preserve">J. Capeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11111841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (2), pp.240--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000002939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979433v1</w:t>
+                <w:t xml:space="preserve">hal-03793523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of HIV-Infected and Noninfected Patients Undergoing Bariatric Surgery: The ObeVIH Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolonged Antiretroviral Treatment Induces Adipose Tissue Remodelling Associated with Mild Inflammation in SIV-Infected Macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boccara</w:t>
+                <w:t xml:space="preserve">Aude Mausoléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soulie</w:t>
+                <w:t xml:space="preserve">Anaelle Olivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Sáez-Cirión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barrail-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000002939⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.3104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11193104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793523v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged Antiretroviral Treatment Induces Adipose Tissue Remodelling Associated with Mild Inflammation in SIV-Infected Macaques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+                <w:t xml:space="preserve">Inhibition of Adipose Tissue Beiging by HIV Integrase Inhibitors, Dolutegravir and Bictegravir, Is Associated with Adipocyte Hypertrophy, Hypoxia, Elevated Fibrosis, and Insulin Resistance in Simian Adipose Tissue and Human Adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Ngono Ayissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier Sáez-Cirión</w:t>
+                <w:t xml:space="preserve">Christine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barrail-Tran</w:t>
+                <w:t xml:space="preserve">Carine Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (19), pp.3104. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11193104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11111841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999204v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent data on adipose tissue, insulin resistance, diabetes and dyslipidaemia in antiretroviral therapy controlled HIV-infected persons</w:t>
               </w:r>
@@ -1027,77 +1027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Adipose Tissue to the Chronic Immune Activation and Inflammation Associated With HIV Infection and Its Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Le Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,831 +1155,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIV Infection and the HIV Proteins Tat and Nef Induce Senescence in Adipose Tissue and Human Adipose Stem Cells, Resulting in Adipocyte Dysfunction</w:t>
+                <w:t xml:space="preserve">The Integrase Inhibitors Dolutegravir and Raltegravir Exert Proadipogenic and Profibrotic Effects and Induce Insulin Resistance in Human/Simian Adipose Tissue and Human Adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Ejlalmanesh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mantecon</w:t>
+                <w:t xml:space="preserve">Valérie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Rose</w:t>
+                <w:t xml:space="preserve">Guillaume Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9040854⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863803v1</w:t>
+                <w:t xml:space="preserve">hal-02978053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrase Inhibitors Dolutegravir and Raltegravir Exert Proadipogenic and Profibrotic Effects and Induce Insulin Resistance in Human/Simian Adipose Tissue and Human Adipocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: HIV and antiretroviral therapy-related fat alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pourcher</w:t>
+                <w:t xml:space="preserve">John Koethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charlotte</w:t>
+                <w:t xml:space="preserve">Jordan Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa259⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41572-020-0197-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978053v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: HIV and antiretroviral therapy-related fat alterations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">HIV and antiretroviral therapy-related fat alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Koethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lagathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41572-020-0197-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41572-020-0181-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV and antiretroviral therapy-related fat alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Calmy</w:t>
+                <w:t xml:space="preserve">SIV Infection and the HIV Proteins Tat and Nef Induce Senescence in Adipose Tissue and Human Adipose Stem Cells, Resulting in Adipocyte Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ejlalmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mantecon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41572-020-0181-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9040854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982814v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HIV/simian immunodeficiency virus infection and viral proteins on adipose tissue fibrosis and adipogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Biological Features of Adipose Tissue, and Their Impact on HIV Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pourcher</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barrail-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Capeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/qad.0000000000002168⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943068v1</w:t>
+                <w:t xml:space="preserve">hal-03011364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Biological Features of Adipose Tissue, and Their Impact on HIV Persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of HIV/simian immunodeficiency virus infection and viral proteins on adipose tissue fibrosis and adipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Capeau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mantecon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.953 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/qad.0000000000002168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011364v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic science and pathogenesis of ageing with HIV</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05247255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ngono Ayissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gorwood" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02815-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758158v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hord&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gomez Palacios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.25.591060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaup&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boccara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mausol&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Olivo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier S&#225;ez-Ciri&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrail-Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11193104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03187463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagathu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;reziat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mantecon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Foresti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670566" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02863803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ejlalmanesh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040854" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koethe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lake" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Domingo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-020-0197-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-020-0181-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03943068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cossarizza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Nasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12308" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caron-Debarle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Antoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000316893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05247255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ngono Ayissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gorwood" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02815-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758158v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hord&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gomez Palacios" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Blavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.25.591060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boccara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mausol&#233;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Olivo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier S&#225;ez-Ciri&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrail-Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11193104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaup&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111841" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03187463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagathu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;reziat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mantecon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Foresti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670566" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koethe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lake" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Domingo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-020-0197-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-020-0181-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02863803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ejlalmanesh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040854" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03943068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002168" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03982889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cossarizza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Nasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12308" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Magr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caron-Debarle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Antoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000316893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>