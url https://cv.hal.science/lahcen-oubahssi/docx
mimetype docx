--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -1789,1751 +1789,1751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+                <w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.251-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122230v1</w:t>
+                <w:t xml:space="preserve">hal-02170576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bakki</w:t>
+                <w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02170576v1</w:t>
+                <w:t xml:space="preserve">hal-02122230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model and its tool to assist the scenarization of VR-oriented pedagogical activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+                <w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Crète, Greece. pp.511-518</w:t>
+              <w:t xml:space="preserve">EMOOCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Naples, Italy. pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122244v1</w:t>
+                <w:t xml:space="preserve">hal-02122317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance to Scenarisation of VR-Oriented Pedagogical Activities: Models and Tools</w:t>
+                <w:t xml:space="preserve">A model and its tool to assist the scenarization of VR-oriented pedagogical activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Iksal</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 19th International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSEDU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Crète, Greece. pp.511-518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468605v1</w:t>
+                <w:t xml:space="preserve">hal-02122244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bakki</w:t>
+                <w:t xml:space="preserve">Assistance to Scenarisation of VR-Oriented Pedagogical Activities: Models and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOOCs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 19th International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Maceió, France. pp.344-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2019.00107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122317v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards design and operationalization of pedagogical situations in the VRLEs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Mahdi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 400-402</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775218v1</w:t>
+                <w:t xml:space="preserve">hal-01775217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t>
+                <w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Loup</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t>
+              <w:t xml:space="preserve">International Conference on Collaborative Learning (ICL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kos Island, Greece. pp.353-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775217v1</w:t>
+                <w:t xml:space="preserve">hal-01882158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t>
+                <w:t xml:space="preserve">Virtual Learning Environment Design in the Context of Orientation Skills Acquisition for LUSI Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collaborative Learning (ICL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kos Island, Greece. pp.353-364</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computer Supported Education (CSEDU18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal,Madeira, Portugal. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882158v1</w:t>
+                <w:t xml:space="preserve">hal-01707205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Learning Environment Design in the Context of Orientation Skills Acquisition for LUSI Class</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards design and operationalization of pedagogical situations in the VRLEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computer Supported Education (CSEDU18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Funchal,Madeira, Portugal. pp.47-58</w:t>
+              <w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 400-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707205v1</w:t>
+                <w:t xml:space="preserve">hal-01775218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850462v1</w:t>
+                <w:t xml:space="preserve">hal-01664491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Timisouara, Romania. p. 5-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664491v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et développement d'un environnement virtuel pour l'apprentissage : Application dans le cadre du projet ARVAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORPHEE Rendez-vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646823v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement d'un environnement virtuel pour l'apprentissage : Application dans le cadre du projet ARVAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE Rendez-vous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850709v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bakki</w:t>
+                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t>
+              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647740v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433174v1</w:t>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
+                <w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform oriented semantic description of pattern-based learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,861 +3708,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Learning Scenarios' Operationalization: A Process based on Ontology and Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hualien, Taiwan</w:t>
+              <w:t xml:space="preserve">CSEDU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.139--147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458035v1</w:t>
+                <w:t xml:space="preserve">hal-01455469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t>
+                <w:t xml:space="preserve">A meta-model based approach for identifying and formalizing LMS instructional design languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">The International Conference on Collaboration Technologies and Systems (CTS 2015), The 16th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Atlanta, Georgia (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433214v1</w:t>
+                <w:t xml:space="preserve">hal-01458033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Scenarios' Operationalization: A Process based on Ontology and Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+                <w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.139--147</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455469v1</w:t>
+                <w:t xml:space="preserve">hal-01405988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-model based approach for identifying and formalizing LMS instructional design languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Collaboration Technologies and Systems (CTS 2015), The 16th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.556-559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458033v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bakki</w:t>
+                <w:t xml:space="preserve">Processus d'aide à l'opérationnalisation de scénarios pédagogiques à base de patrons et d'ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Mammass</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.438-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405988v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bakki</w:t>
+                <w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01646708v1</w:t>
+                <w:t xml:space="preserve">hal-01405957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t>
+                <w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t>
+              <w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405957v1</w:t>
+                <w:t xml:space="preserve">hal-01433214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'aide à l'opérationnalisation de scénarios pédagogiques à base de patrons et d'ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+                <w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.438-440</w:t>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405984v1</w:t>
+                <w:t xml:space="preserve">hal-01458035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and operationalization of learning situations based on patterns for a public in professional development</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
+                <w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
@@ -4820,73 +4820,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433264v1</w:t>
+                <w:t xml:space="preserve">hal-01458145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et opérationnalisation de patrons : Cas d'une situation de formation d'aide à la personne pour un public en insertion professionnelle</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t>
+                <w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
@@ -5036,97 +5036,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t>
+              <w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458145v1</w:t>
+                <w:t xml:space="preserve">hal-01433264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t>
+                <w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5144,205 +5144,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433491v1</w:t>
+                <w:t xml:space="preserve">hal-01433490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t>
+                <w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452341v1</w:t>
+                <w:t xml:space="preserve">hal-01433492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t>
+                <w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5360,192 +5347,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433490v1</w:t>
+                <w:t xml:space="preserve">hal-01433491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t>
+                <w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433492v1</w:t>
+                <w:t xml:space="preserve">hal-01452341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t>
+                <w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5563,97 +5563,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433505v1</w:t>
+                <w:t xml:space="preserve">hal-01452343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t>
+                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Open and Distance Learning platforms: the case of the Moodle Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5671,97 +5671,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Advanced Learning Technologies (ICALT), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens (USA), Unknown Region. pp.396--398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452343v1</w:t>
+                <w:t xml:space="preserve">hal-01452342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Open and Distance Learning platforms: the case of the Moodle Platform</w:t>
+                <w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abedmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
@@ -5779,73 +5779,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Advanced Learning Technologies (ICALT), 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athens (USA), Unknown Region. pp.396--398</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452342v1</w:t>
+                <w:t xml:space="preserve">hal-01433505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-engineering of Technology Enhanced Learning systems: the case of the Apprenticeship Electronic Booklet</w:t>
               </w:r>
@@ -6292,592 +6292,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From learner information packages to student models : Which continuum?</w:t>
+                <w:t xml:space="preserve">Une généralisation du modèle d'activité d’IMS LD pour les systèmes de e-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Tutoring Systems - ITS 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MCSEAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univsersité IBno Zohr Agadir, Dec 2006, Agadir, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00104158v1</w:t>
+                <w:t xml:space="preserve">hal-01434120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une généralisation du modèle d'activité d’IMS LD pour les systèmes de e-formation</w:t>
+                <w:t xml:space="preserve">From learner information packages to student models : Which continuum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSEAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Tutoring Systems - ITS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Jhongli/Taiwan, France. pp.288-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11774303_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00104158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fourniture des services : une approche novatrice pour l'ouverture des systèmes de gestion de la formation et du marché de la FOAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'activité au centre du processus global de la FOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macaire Ngomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Abdulrab</w:t>
+                <w:t xml:space="preserve">Gérard Claes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH</w:t>
+              <w:t xml:space="preserve">EIAH 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434278v1</w:t>
+                <w:t xml:space="preserve">hal-01434286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité au centre du processus global de la FOAD</w:t>
+                <w:t xml:space="preserve">The Activity at the Center of the Global Open and Distance Learning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Claes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, Unknown Region. pp.386--394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434286v1</w:t>
+                <w:t xml:space="preserve">hal-01434290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Activity at the Center of the Global Open and Distance Learning Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application Service Provider System : a new concept to provide interoperability between learning management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macaire Ngomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdulrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, Unknown Region. pp.386--394</w:t>
+              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vancouver, Canada. pp.2763--2769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434290v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Service Provider System : a new concept to provide interoperability between learning management systems</w:t>
+                <w:t xml:space="preserve">La fourniture des services : une approche novatrice pour l'ouverture des systèmes de gestion de la formation et du marché de la FOAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macaire Ngomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdulrab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vancouver, Canada. pp.2763--2769</w:t>
+              <w:t xml:space="preserve">EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434296v1</w:t>
+                <w:t xml:space="preserve">hal-01434278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ré-ingénierie d'une plate-forme fondée sur la modélisation d'un processus global de FOAD</w:t>
               </w:r>
@@ -6984,51 +6984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Claes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIED2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Sydney, Australia. pp.140-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7124,51 +7124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7411,364 +7411,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Bakki</w:t>
+                <w:t xml:space="preserve">A process using ontology to automate the operationalization of pattern-based learning scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susan Zvacek, Maria Teresa Restivo, James Uhomoibhi, Markus Helfert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t>
+              <w:t xml:space="preserve">Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 583, Springer, pp.444-461, 2016, Communications in Computer and Information Science, 978-3-319-29584-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625379v1</w:t>
+                <w:t xml:space="preserve">hal-01433153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process using ontology to automate the operationalization of pattern-based learning scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeyneb Tadjine</w:t>
+                <w:t xml:space="preserve">Identification and formalization of LMS instructional design languages : Moodle case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433153v1</w:t>
+                <w:t xml:space="preserve">hal-01433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and formalization of LMS instructional design languages : Moodle case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433162v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and formalization of LMS instructional design languages: Moodle case study.</w:t>
               </w:r>
@@ -8182,51 +8182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macaire Ngomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdulrab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8428,51 +8428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3934FA7C"/>
+    <w:nsid w:val="27D51FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8659,51 +8659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-oubahssi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2933-8780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096180188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abrache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2025.25.1.7520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT61570.2024.00074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012605500003693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2007.88" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774303_29" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JL557SSC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaire Ngomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cla&#235;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05455730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-oubahssi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2933-8780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096180188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abrache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2025.25.1.7520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT61570.2024.00074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012605500003693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2007.88" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774303_29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JL557SSC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaire Ngomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cla&#235;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05455730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>