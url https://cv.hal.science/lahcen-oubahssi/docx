--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,8373 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8321 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lahcen Oubahssi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur en Informatique - HDR  au LIUM  (Le Mans Université) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lahcen-oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2933-8780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096180188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UNrXmbQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lahcen OUBAHSSI, maître de conférences en informatique à l’IUT de LAVAL et chercheur au Laboratoire d’Informatique de l’Université du Mans (LIUM) depuis 2006. Il a obtenu sa thèse en informatique en 2005 à l’université Paris 5 et a soutenu son Habilitation à Diriger des Recherches (HDR) en 2025. Ses recherches portent sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH). Ses champs d’intérêt concernent la scénarisation pédagogique dans les EIAH, l’opérationnalisation des scénarios dans des plateformes de formation à distance (Learning Management System). Il s’intéresse particulièrement à la conception, l’adaptation et l’opérationnalisation des situations pédagogiques dans les EVAH (Environnements Virtuels pour l’Apprentissage Humain).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of virtual learning environment for animal experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Abrache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 25 No. 1 (2025) 1-20, https://ijvr.eu/article/view/7520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2025.25.1.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-Peas: a Virtual Reality PEdAgogical Scenarisation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2024.2308094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN4MOOC: a BPMN Extension for the Design of Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (7), pp.3697-3719. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2023.2190353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model and Tool to Support Pedagogical Scenario Building for Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.899-927. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-020-09444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCAT: A Visual Authoring Tool in the cMOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.1185-1209. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-018-9807-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for making explicit LMS instructional design languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Instruction, Cognition and Learning (TICL) journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.203-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation du modèle d'activité d?IMS LD pour les systèmes de e-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-TI : Revue électronique des technologies de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La e-formation : Comment répondre aux différents besoins de ses acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Virtual Reality Collaborative Platform for Animal Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Abrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nicosia, Cyprus. pp.232-236, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT61570.2024.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual3R: A Virtual Collaborative Platform for Animal Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Abrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.54-65, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012605500003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEA: A Virtual Environment for Animal experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th IEEE International Conference on Advanced Learning Technologies (ICALT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France. pp.422-424, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moodle-Centric Model and Authoring Tool for cMOOC-type Courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computer Supported Education,CSEDU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Online Streaming, Apr 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an editor for VR-oriented educational scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.756-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et outil pour assister la scénarisation des activités pédagogiques orientées RV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naples, Italy. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model and its tool to assist the scenarization of VR-oriented pedagogical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Crète, Greece. pp.511-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to Scenarisation of VR-Oriented Pedagogical Activities: Models and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Maceió, France. pp.344-346, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2019.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process of design and production of Virtual Reality Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collaborative Learning (ICL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Kos Island, Greece. pp.353-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Learning Environment Design in the Context of Orientation Skills Acquisition for LUSI Class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Supported Education (CSEDU18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal,Madeira, Portugal. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards design and operationalization of pedagogical situations in the VRLEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 400-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARVAD : Un environnement virtuel pour l'apprentissage de l'autonomie des déplacements pour les classes ULIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Timisouara, Romania. p. 5-7, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d'un environnement virtuel pour l'apprentissage : Application dans le cadre du projet ARVAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPHEE Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking learning design for learning technologies: formalized vision to operationalize pattern-based scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyneb Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IEEE International Conference on Advanced Learning Technologies (ICALT 16),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austin, Texas, United States. pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and Indexing Pattern-Based Learning Scenarios: Toward a Platform-Oriented Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyneb Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Collaborative Learning (ICL 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Belfast (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform oriented semantic description of pattern-based learning scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyneb Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on technology Enhanced Learning - Adaptive and Adaptable Learning (EC-TEL 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.652-655, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Scenarios' Operationalization: A Process based on Ontology and Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyneb Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.139--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-model based approach for identifying and formalizing LMS instructional design languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Collaboration Technologies and Systems (CTS 2015), The 16th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Atlanta, Georgia (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.556-559, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'aide à l'opérationnalisation de scénarios pédagogiques à base de patrons et d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyneb Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.438-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et formalisation du langage de conception pédagogique des plateformes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.288-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for identifying and formalizing the underlying instructional design language of existent LMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU - 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making explicit the Moodle instructional design language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE International Conference on Advanced Learning Technologies (ICALT2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and operationalization of learning situations based on patterns for a public in professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Clayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conf. on Technology Enhanced Learning (ECTEL'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gratz, Austria. pp.560--561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and formalization of LMS instructional design languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTEL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et opérationnalisation de patrons : Cas d'une situation de formation d'aide à la personne pour un public en insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Clayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.191--202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation pédagogique à base de patrons : Cas d'une association pour l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Clayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL « Les questions vives en éducation et formation : regards croisés France-Canada »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.293-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and operationalization of patterns: Case of a training situation of personal assistance for public in professional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Clayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Int. Conf. on Software Technologies (ICSOFT'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. pp.488-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing the implicit instructional design language embedded in an LMS: motivations and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IASTED International Conference on Computers and Advanced Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Naples, Italy. pp.125--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of visual instructional design languages dedicated to Learning Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis process for identifying and formalizing LMS instructional language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LMSs Instuctional Languages: an Analysis Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven And External Approach For Learning Design Upon Learning Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education CSEDU'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noordwijkerhout, Netherlands. pp.398--401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalization of Learning Scenarios on Open and Distance Learning platforms: the case of the Moodle Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Advanced Learning Technologies (ICALT), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens (USA), Unknown Region. pp.396--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalization of Learning Scenarios on Existent Learning Management Systems: The Moodle Case-Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Abedmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain. pp.143--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-engineering of Technology Enhanced Learning systems: the case of the Apprenticeship Electronic Booklet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-engineering of the Apprenticeship Electronic Booklet: Adaptation to New Users Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.511-515, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-ingénierie d'un EIAH existant : le cas du Livret Électronique d'Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. pp.311--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour améliorer l'interopérabilité des données pédagogiques apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième conférence en Environnement Informatique pour l'Apprentissage Humain - EIAH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausane, Suisse. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Learning Object Metadata stand as Learning Resource Models for iLMS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Advanced Learning Technologies - ICALT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Niigata, Japan. pp.305-307, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2007.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une généralisation du modèle d'activité d’IMS LD pour les systèmes de e-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSEAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univsersité IBno Zohr Agadir, Dec 2006, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From learner information packages to student models : Which continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intelligent Tutoring Systems - ITS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Jhongli/Taiwan, France. pp.288-297, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774303_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité au centre du processus global de la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaire Ngomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Claes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Activity at the Center of the Global Open and Distance Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Unknown Region. pp.386--394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Service Provider System : a new concept to provide interoperability between learning management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaire Ngomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vancouver, Canada. pp.2763--2769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourniture des services : une approche novatrice pour l'ouverture des systèmes de gestion de la formation et du marché de la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaire Ngomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-ingénierie d'une plate-forme fondée sur la modélisation d'un processus global de FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Claës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process oriented approach for Modelling On line Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Claes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sydney, Australia. pp.140-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">468 p., 2015, ISBN 978-2-9552774-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical Scenario Design and Operationalization: A Moodle-Oriented Authoring Tool for Connectivist Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1624, Springer International Publishing, pp.451-471, 2022, Communications in Computer and Information Science, 978-3-031-14755-5. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14756-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Learning Environment to Acquire Orientation Skills in the LUSI Class Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McLaren B., Reilly R., Zvacek S., Uhomoibhi J. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.56-76, 2019, Communications in Computer and Information Science, 978-3-030-21150-9. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process using ontology to automate the operationalization of pattern-based learning scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyneb Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Zvacek, Maria Teresa Restivo, James Uhomoibhi, Markus Helfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 583, Springer, pp.444-461, 2016, Communications in Computer and Information Science, 978-3-319-29584-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and formalization of LMS instructional design languages : Moodle case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and formalization of LMS instructional design languages: Moodle case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.21-36,, 2015, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29585-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Systems Re-Engineering : Functional Specifications and Component-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Pahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture Solutions for E-Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 409 p., 2008, 978-1-59904-633-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning systems reengineering: Functional specifications and component based architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Pahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture Solutions for E-Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, IGI Publishers, pp.175--194, 2007, 978-159904633-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de plates-formes logicielles pour la formation à distance, présentant des propriétés d'adaptabilité à différentes catégories d'usagers et d'interopérabilité avec d'autres environnements log</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourniture de services : une approche novatrice pour l'ouverture des systèmes de formation et du marché de la FOAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaire Ngomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisation et opérationnalisation des activités pédagogiques : des plateformes FOAD aux environnements d’apprentissage immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Le Mans Université; LIUM - Laboratoire d'Informatique de l'Université du Mans, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05455730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8428,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27D51FA5"/>
+    <w:nsid w:val="19552469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8659,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-oubahssi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2933-8780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096180188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abrache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2025.25.1.7520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT61570.2024.00074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012605500003693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2007.88" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774303_29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JL557SSC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaire Ngomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cla&#235;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05455730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-oubahssi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2933-8780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096180188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UNrXmbQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abrache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2025.25.1.7520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2308094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT61570.2024.00074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012605500003693" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04468605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Iksal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2019.00107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01882158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01707205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Tadjine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_84" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abedmouleh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kammoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.146" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2007.88" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774303_29" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JL557SSC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaire Ngomo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Claes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cla&#235;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29585-5_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05455730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>