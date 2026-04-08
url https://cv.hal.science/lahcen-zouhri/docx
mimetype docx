--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -196,438 +196,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Assessment of Environmental Behavior of Mine Tailings for Sustainable Waste Management and Mitigation of Pollution Risks</w:t>
+                <w:t xml:space="preserve">Spatial Bias Correction of ERA5_Ag Reanalysis Precipitation Using Machine Learning Models in Semi-Arid Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Koucham</w:t>
+                <w:t xml:space="preserve">Achraf Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+                <w:t xml:space="preserve">Sana Abakarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Mouhagir</w:t>
+                <w:t xml:space="preserve">João C Antunes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Adnani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan Ibouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w17010043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos16111234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135860v1</w:t>
+                <w:t xml:space="preserve">hal-05421912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Bias Correction of ERA5_Ag Reanalysis Precipitation Using Machine Learning Models in Semi-Arid Region of Morocco</w:t>
+                <w:t xml:space="preserve">Geographic Information System-Based Database for Monitoring and Assessing Mining Impacts on Water Resources and Environmental Systems at National Scale: A Case Study of Morocco (North Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Chakri</w:t>
+                <w:t xml:space="preserve">Salma Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Abakarim</w:t>
+                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João C Antunes Rodrigues</w:t>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariam El Adnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos16111234⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w17070924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421912v1</w:t>
+                <w:t xml:space="preserve">hal-05069346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Information System-Based Database for Monitoring and Assessing Mining Impacts on Water Resources and Environmental Systems at National Scale: A Case Study of Morocco (North Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Assessment of Environmental Behavior of Mine Tailings for Sustainable Waste Management and Mitigation of Pollution Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Koucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Boukhari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lahcen Mouhagir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam El Adnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (7), pp.924. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w17070924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w17010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069346v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Mercury Contamination in the Chalk Aquifer of the Pays de Caux and Its Implications for Public Health (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -687,90 +687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Satellite and Reanalysis Precipitation Data Using Statistical and Wavelet Analysis in Semi-Arid, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ibouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ibnoussina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -843,51 +843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -928,732 +928,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Quality Evaluation of Fractured Aquifers Using Machine Learning Models and Hydrogeochemical Approaches to Sustainable Water-Irrigation Security in Arid Climate (Central Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Origin and Salinization Processes of Groundwater in the Semi-Arid Area of Zagora Graben, Southeast Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasse Ait Lemkademe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ghorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissal Heddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.3332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15193332⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15122172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218337v1</w:t>
+                <w:t xml:space="preserve">hal-04213712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Salinization Processes of Groundwater in the Semi-Arid Area of Zagora Graben, Southeast Morocco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban land suitability analysis using geospatial techniques and combined weighting approach in Gabes zone, Southeastern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha El Ghorfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouissal Heddoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+                <w:t xml:space="preserve">Abdelaziz Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Dlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15122172⟩</w:t>
+              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19475705.2023.2278278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213712v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban land suitability analysis using geospatial techniques and combined weighting approach in Gabes zone, Southeastern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groundwater Quality Evaluation of Fractured Aquifers Using Machine Learning Models and Hydrogeochemical Approaches to Sustainable Water-Irrigation Security in Arid Climate (Central Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.3332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19475705.2023.2278278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15193332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297035v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of a Tunisian Coastal Aquifer to Seawater Intrusion: Insights from the GALDIT Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The uses of geophysical methods in hydrogeological study of Grombalia plain (Northeastern Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Merzougui</w:t>
+                <w:t xml:space="preserve">Amani Ben Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abubakarr Mansaray</w:t>
+                <w:t xml:space="preserve">Fethi Lachaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mirchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achref Boualaares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gabtni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14071177⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-09332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683988v1</w:t>
+                <w:t xml:space="preserve">hal-03542471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uses of geophysical methods in hydrogeological study of Grombalia plain (Northeastern Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Ben Chouchene</w:t>
+                <w:t xml:space="preserve">Vulnerability of a Tunisian Coastal Aquifer to Seawater Intrusion: Insights from the GALDIT Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Lachaal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amira Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubakarr Mansaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12517-021-09332-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14071177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542471v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hydrodynamic Dispersion Tensor by Optimization Algorithm Based LBM/CMA-ES Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1694,295 +1694,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of water resources of Roc-Blanc watershed (Morocco)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parameter Identification by High-Resolution Inverse Numerical Model Based on LBM/CMA-ES: Application to Chalk Aquifer (North of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-021-09765-6⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13111574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353806v1</w:t>
+                <w:t xml:space="preserve">hal-03286264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Identification by High-Resolution Inverse Numerical Model Based on LBM/CMA-ES: Application to Chalk Aquifer (North of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mineralization of water resources of Roc-Blanc watershed (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toughzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hibti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13111574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-021-09765-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286264v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment of the chalk aquifer in the northern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2029,51 +2029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance sounding for the estimate of hydrogeologic characteristics of chalk aquifers (North of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2120,103 +2120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS-based MCDM – AHP modeling for flood susceptibility mapping of arid areas, southeastern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocarto International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (9), pp.991-1017. </w:t>
@@ -2254,103 +2254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Analytical Hierarchy Process and Multi-Influencing Factors to Map Groundwater Recharge Zones in a Semi-Arid Mediterranean Coastal Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mirchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.2525. </w:t>
@@ -2382,373 +2382,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriological and geochemical features of the groundwater resources: Kettara abandoned mine (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implications of groundwater development and seawater intrusion for sustainability of a Mediterranean coastal aquifer in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chekirbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.098⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (11), pp.696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7866-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278871v1</w:t>
+                <w:t xml:space="preserve">hal-02949266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of groundwater development and seawater intrusion for sustainability of a Mediterranean coastal aquifer in Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bacteriological and geochemical features of the groundwater resources: Kettara abandoned mine (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Chekirbane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Marier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hibti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191 (11), pp.696. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.1698-1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7866-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949266v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the GIS based multi-criteria decision analysis and analytical hierarchy process (AHP) in the flood susceptibility mapping (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Souei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (21), </w:t>
@@ -2780,291 +2780,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping groundwater recharge potential zones in arid region using GIS and Landsat approaches, southeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Liu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moufida El May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.251-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1414383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136508v1</w:t>
+                <w:t xml:space="preserve">hal-03278882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping groundwater recharge potential zones in arid region using GIS and Landsat approaches, southeast Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.251-268. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1414383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278882v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater assessment and environmental impact in the abandoned mine of Kettara (Morocco)</w:t>
               </w:r>
@@ -3076,77 +3076,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Picard-Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hibti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231, pp.899-907. </w:t>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrodispersive processes in the fissured media by flux limiters schemes (Chalk aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,51 +3479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of contaminated sites by the perchlorate contaminant and the impact on groundwater resources (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource en Eau Souterraine de la craie de Champagne dans les décennies futures projet RESCuE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3650,355 +3650,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and mapping of flood hazard areas using a spatial modeling (GIS): Application in Gabes zone, Southeast Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling simulation-optimization study to assess seawater intrusion management strategies for Tunisian coastal aquifer (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Souissi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamila Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research-2-Practice Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Telemcen, Algeria</w:t>
+              <w:t xml:space="preserve">International Water Forum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397961v1</w:t>
+                <w:t xml:space="preserve">hal-04397952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling simulation-optimization study to assess seawater intrusion management strategies for Tunisian coastal aquifer (Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behavior of aqueous rare earth elements in the coastal Bohai Bay (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Forum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Triassic and Permian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397952v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of aqueous rare earth elements in the coastal Bohai Bay (China)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment and mapping of flood hazard areas using a spatial modeling (GIS): Application in Gabes zone, Southeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Messadk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Triassic and Permian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">Research-2-Practice Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Telemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325947v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Time Monitoring of the Chalk Aquifer (Beauvais, North of France) Using the Magnetic Resonance Soundings</w:t>
               </w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Meurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,51 +4133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site expérimental de Beauvais : un outil pour la caractérisation hydro-géophysique de la nappe de la craie (Picardie, Hauts-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site expérimental Hydrogéologique de Beauvais (Les Hauts-de-France): de l'observation à l'expérimentation hydrogéophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la campagne géophysique 2017-2018 sur le site expérimental hydrogéologique de UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,77 +4469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of seawater intrusion for sustainable groundwater management: study of Tunisian coastal aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,51 +4654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49BF0A28"/>
+    <w:nsid w:val="56F726D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-zouhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4370-676X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122043812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05135860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mouhagir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Adnani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17010043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chakri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abakarim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Antunes Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boukhari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17070924" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Del&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Zouhri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ibnoussina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abdelkarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moumni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17162452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15193332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Ait Lemkademe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ghorfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Heddoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15122172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Souissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dlala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2278278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merzougui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakarr Mansaray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Chouchene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Boualaares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09332-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14010125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Amari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toughzaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09765-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1637465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06001-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1566405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.098" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chekirbane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7866-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Souei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4754-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida El May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1414383" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moy&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard-Lesteven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.04.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXNBHFK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Messadk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zghibi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Tarhouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04325947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meurant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evan Meurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-zouhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4370-676X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122043812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chakri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abakarim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Antunes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111234" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boukhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Khalil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Adnani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17070924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05135860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Koucham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mouhagir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17010043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Del&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Zouhri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ibnoussina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abdelkarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moumni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17162452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Ait Lemkademe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ghorfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Heddoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15122172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Souissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dlala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2278278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chenini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15193332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Chouchene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Boualaares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09332-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merzougui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakarr Mansaray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14010125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Amari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toughzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09765-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1637465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06001-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1566405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chekirbane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7866-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Souei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4754-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida El May" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1414383" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moy&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard-Lesteven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.04.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXNBHFK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Tarhouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04325947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Messadk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zghibi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meurant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evan Meurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>