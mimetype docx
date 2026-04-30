--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -196,438 +196,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Bias Correction of ERA5_Ag Reanalysis Precipitation Using Machine Learning Models in Semi-Arid Region of Morocco</w:t>
+                <w:t xml:space="preserve">Comprehensive Assessment of Environmental Behavior of Mine Tailings for Sustainable Waste Management and Mitigation of Pollution Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Chakri</w:t>
+                <w:t xml:space="preserve">M’hamed Koucham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Abakarim</w:t>
+                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João C Antunes Rodrigues</w:t>
+                <w:t xml:space="preserve">Lahcen Mouhagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ibouh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariam El Adnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos16111234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w17010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421912v1</w:t>
+                <w:t xml:space="preserve">hal-05135860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Information System-Based Database for Monitoring and Assessing Mining Impacts on Water Resources and Environmental Systems at National Scale: A Case Study of Morocco (North Africa)</w:t>
+                <w:t xml:space="preserve">Spatial Bias Correction of ERA5_Ag Reanalysis Precipitation Using Machine Learning Models in Semi-Arid Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Boukhari</w:t>
+                <w:t xml:space="preserve">Achraf Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+                <w:t xml:space="preserve">Sana Abakarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+                <w:t xml:space="preserve">João C Antunes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam El Adnani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ibouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w17070924⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16111234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069346v1</w:t>
+                <w:t xml:space="preserve">hal-05421912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Assessment of Environmental Behavior of Mine Tailings for Sustainable Waste Management and Mitigation of Pollution Risks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geographic Information System-Based Database for Monitoring and Assessing Mining Impacts on Water Resources and Environmental Systems at National Scale: A Case Study of Morocco (North Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam El Adnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w17010043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w17070924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135860v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Mercury Contamination in the Chalk Aquifer of the Pays de Caux and Its Implications for Public Health (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -687,90 +687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Satellite and Reanalysis Precipitation Data Using Statistical and Wavelet Analysis in Semi-Arid, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ibouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ibnoussina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -843,51 +843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -928,425 +928,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Salinization Processes of Groundwater in the Semi-Arid Area of Zagora Graben, Southeast Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwater Quality Evaluation of Fractured Aquifers Using Machine Learning Models and Hydrogeochemical Approaches to Sustainable Water-Irrigation Security in Arid Climate (Central Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anasse Ait Lemkademe</w:t>
+                <w:t xml:space="preserve">Ismail Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha El Ghorfi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15122172⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.3332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15193332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213712v1</w:t>
+                <w:t xml:space="preserve">hal-04218337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban land suitability analysis using geospatial techniques and combined weighting approach in Gabes zone, Southeastern Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and Salinization Processes of Groundwater in the Semi-Arid Area of Zagora Graben, Southeast Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasse Ait Lemkademe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhekra Souissi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mustapha El Ghorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Sebei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Dlala</w:t>
+                <w:t xml:space="preserve">Ouissal Heddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19475705.2023.2278278⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15122172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297035v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Quality Evaluation of Fractured Aquifers Using Machine Learning Models and Hydrogeochemical Approaches to Sustainable Water-Irrigation Security in Arid Climate (Central Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Urban land suitability analysis using geospatial techniques and combined weighting approach in Gabes zone, Southeastern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Chenini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoud Dlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.3332. </w:t>
+              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w15193332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19475705.2023.2278278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218337v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uses of geophysical methods in hydrogeological study of Grombalia plain (Northeastern Tunisia)</w:t>
               </w:r>
@@ -1358,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ben Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Boualaares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of a Tunisian Coastal Aquifer to Seawater Intrusion: Insights from the GALDIT Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubakarr Mansaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mirchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (7), pp.1177. </w:t>
@@ -1609,51 +1609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hydrodynamic Dispersion Tensor by Optimization Algorithm Based LBM/CMA-ES Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Identification by High-Resolution Inverse Numerical Model Based on LBM/CMA-ES: Application to Chalk Aquifer (North of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization of water resources of Roc-Blanc watershed (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,51 +1938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment of the chalk aquifer in the northern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2023,732 +2023,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance sounding for the estimate of hydrogeologic characteristics of chalk aquifers (North of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GIS-based MCDM – AHP modeling for flood susceptibility mapping of arid areas, southeastern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salma Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (20), </w:t>
+              <w:t xml:space="preserve">Geocarto International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (9), pp.991-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12517-020-06001-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10106049.2019.1566405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278847v1</w:t>
+                <w:t xml:space="preserve">hal-02949239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-based MCDM – AHP modeling for flood susceptibility mapping of arid areas, southeastern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using Analytical Hierarchy Process and Multi-Influencing Factors to Map Groundwater Recharge Zones in a Semi-Arid Mediterranean Coastal Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocarto International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10106049.2019.1566405⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12092525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949239v1</w:t>
+                <w:t xml:space="preserve">hal-02955069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Analytical Hierarchy Process and Multi-Influencing Factors to Map Groundwater Recharge Zones in a Semi-Arid Mediterranean Coastal Aquifer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance sounding for the estimate of hydrogeologic characteristics of chalk aquifers (North of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.2525. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12092525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12517-020-06001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955069v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of groundwater development and seawater intrusion for sustainability of a Mediterranean coastal aquifer in Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bacteriological and geochemical features of the groundwater resources: Kettara abandoned mine (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Marier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hibti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7866-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.1698-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949266v1</w:t>
+                <w:t xml:space="preserve">hal-03278871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriological and geochemical features of the groundwater resources: Kettara abandoned mine (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Implications of groundwater development and seawater intrusion for sustainability of a Mediterranean coastal aquifer in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid El Amari</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anis Chekirbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 252, pp.1698-1708. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (11), pp.696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7866-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278871v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the GIS based multi-criteria decision analysis and analytical hierarchy process (AHP) in the flood susceptibility mapping (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Souei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (21), </w:t>
@@ -2780,291 +2780,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping groundwater recharge potential zones in arid region using GIS and Landsat approaches, southeast Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1414383⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278882v1</w:t>
+                <w:t xml:space="preserve">hal-02136508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huaming Guo</w:t>
+                <w:t xml:space="preserve">Mapping groundwater recharge potential zones in arid region using GIS and Landsat approaches, southeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul E. Martinez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moufida El May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.251-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1414383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136508v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater assessment and environmental impact in the abandoned mine of Kettara (Morocco)</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Picard-Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrodispersive processes in the fissured media by flux limiters schemes (Chalk aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,77 +3479,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of contaminated sites by the perchlorate contaminant and the impact on groundwater resources (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference on Materials &amp; Environmental Science, ICMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saïdia (Morocco), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource en Eau Souterraine de la craie de Champagne dans les décennies futures projet RESCuE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3650,411 +3650,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling simulation-optimization study to assess seawater intrusion management strategies for Tunisian coastal aquifer (Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessment and mapping of flood hazard areas using a spatial modeling (GIS): Application in Gabes zone, Southeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Messadk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Forum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Research-2-Practice Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Telemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397952v1</w:t>
+                <w:t xml:space="preserve">hal-04397961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of aqueous rare earth elements in the coastal Bohai Bay (China)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coupling simulation-optimization study to assess seawater intrusion management strategies for Tunisian coastal aquifer (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Triassic and Permian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">International Water Forum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325947v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and mapping of flood hazard areas using a spatial modeling (GIS): Application in Gabes zone, Southeast Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Behavior of aqueous rare earth elements in the coastal Bohai Bay (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research-2-Practice Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Telemcen, Algeria</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Triassic and Permian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397961v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Time Monitoring of the Chalk Aquifer (Beauvais, North of France) Using the Magnetic Resonance Soundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Meurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,64 +4133,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site expérimental de Beauvais : un outil pour la caractérisation hydro-géophysique de la nappe de la craie (Picardie, Hauts-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Evan Meurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,64 +4266,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site expérimental Hydrogéologique de Beauvais (Les Hauts-de-France): de l'observation à l'expérimentation hydrogéophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Evan Meurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,64 +4361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la campagne géophysique 2017-2018 sur le site expérimental hydrogéologique de UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,77 +4469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of seawater intrusion for sustainable groundwater management: study of Tunisian coastal aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,51 +4654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56F726D1"/>
+    <w:nsid w:val="670448F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-zouhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4370-676X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122043812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chakri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abakarim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Antunes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111234" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boukhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Khalil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Adnani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17070924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05135860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Koucham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mouhagir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17010043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Del&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Zouhri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ibnoussina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abdelkarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moumni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17162452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Ait Lemkademe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ghorfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Heddoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15122172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Souissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dlala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2278278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chenini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15193332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Chouchene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Boualaares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09332-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merzougui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakarr Mansaray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14010125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Amari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toughzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09765-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1637465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06001-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1566405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chekirbane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7866-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Souei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4754-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida El May" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1414383" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moy&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard-Lesteven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.04.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXNBHFK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Tarhouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04325947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Messadk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zghibi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meurant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evan Meurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-zouhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4370-676X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122043812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05135860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mouhagir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Adnani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17010043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chakri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abakarim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Antunes Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boukhari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17070924" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Del&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Zouhri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ibnoussina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abdelkarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moumni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17162452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15193332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Ait Lemkademe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ghorfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Heddoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15122172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Souissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dlala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2278278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Chouchene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Boualaares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09332-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merzougui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakarr Mansaray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14010125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Amari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toughzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09765-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1637465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1566405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092525" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06001-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.098" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chekirbane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7866-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Souei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4754-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida El May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1414383" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moy&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard-Lesteven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.04.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXNBHFK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Messadk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zghibi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Tarhouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04325947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meurant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evan Meurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>