--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">122043812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=SDIOVBwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,3274 +209,3274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Assessment of Environmental Behavior of Mine Tailings for Sustainable Waste Management and Mitigation of Pollution Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Koucham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mouhagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam El Adnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w17010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Bias Correction of ERA5_Ag Reanalysis Precipitation Using Machine Learning Models in Semi-Arid Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Abakarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João C Antunes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ibouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos16111234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Information System-Based Database for Monitoring and Assessing Mining Impacts on Water Resources and Environmental Systems at National Scale: A Case Study of Morocco (North Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam El Adnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (7), pp.924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w17070924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Mercury Contamination in the Chalk Aquifer of the Pays de Caux and Its Implications for Public Health (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lockman Zouhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (7), pp.1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w17071087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Satellite and Reanalysis Precipitation Data Using Statistical and Wavelet Analysis in Semi-Arid, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Chakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ibouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Ibnoussina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.1714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w17111714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Salinity Prediction in Deep Desert-Stressed Aquifers Using a Novel Multi-Stage Modeling Framework Integrating Enhanced Ensemble Learning and Hybrid AI Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (16), pp.2452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w17162452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Quality Evaluation of Fractured Aquifers Using Machine Learning Models and Hydrogeochemical Approaches to Sustainable Water-Irrigation Security in Arid Climate (Central Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Origin and Salinization Processes of Groundwater in the Semi-Arid Area of Zagora Graben, Southeast Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasse Ait Lemkademe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ghorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissal Heddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.3332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15193332⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15122172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218337v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Salinization Processes of Groundwater in the Semi-Arid Area of Zagora Graben, Southeast Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Urban land suitability analysis using geospatial techniques and combined weighting approach in Gabes zone, Southeastern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Khalil</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Dlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15122172⟩</w:t>
+              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19475705.2023.2278278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213712v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban land suitability analysis using geospatial techniques and combined weighting approach in Gabes zone, Southeastern Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groundwater Quality Evaluation of Fractured Aquifers Using Machine Learning Models and Hydrogeochemical Approaches to Sustainable Water-Irrigation Security in Arid Climate (Central Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19475705.2023.2278278⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.3332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15193332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297035v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uses of geophysical methods in hydrogeological study of Grombalia plain (Northeastern Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Ben Chouchene</w:t>
+                <w:t xml:space="preserve">Vulnerability of a Tunisian Coastal Aquifer to Seawater Intrusion: Insights from the GALDIT Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Lachaal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amira Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubakarr Mansaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12517-021-09332-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14071177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542471v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of a Tunisian Coastal Aquifer to Seawater Intrusion: Insights from the GALDIT Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The uses of geophysical methods in hydrogeological study of Grombalia plain (Northeastern Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Merzougui</w:t>
+                <w:t xml:space="preserve">Amani Ben Chouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abubakarr Mansaray</w:t>
+                <w:t xml:space="preserve">Fethi Lachaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mirchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achref Boualaares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gabtni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14071177⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-021-09332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683988v1</w:t>
+                <w:t xml:space="preserve">hal-03542471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hydrodynamic Dispersion Tensor by Optimization Algorithm Based LBM/CMA-ES Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14010125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Identification by High-Resolution Inverse Numerical Model Based on LBM/CMA-ES: Application to Chalk Aquifer (North of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mineralization of water resources of Roc-Blanc watershed (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toughzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hibti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-021-09765-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13111574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03286264v1</w:t>
+                <w:t xml:space="preserve">hal-03353806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of water resources of Roc-Blanc watershed (Morocco)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parameter Identification by High-Resolution Inverse Numerical Model Based on LBM/CMA-ES: Application to Chalk Aquifer (North of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13111574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-021-09765-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353806v1</w:t>
+                <w:t xml:space="preserve">hal-03286264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment of the chalk aquifer in the northern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocarto International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (11), pp.1193-1216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10106049.2019.1637465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS-based MCDM – AHP modeling for flood susceptibility mapping of arid areas, southeastern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocarto International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (9), pp.991-1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10106049.2019.1566405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Analytical Hierarchy Process and Multi-Influencing Factors to Map Groundwater Recharge Zones in a Semi-Arid Mediterranean Coastal Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mirchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.2525. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12092525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance sounding for the estimate of hydrogeologic characteristics of chalk aquifers (North of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-020-06001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriological and geochemical features of the groundwater resources: Kettara abandoned mine (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implications of groundwater development and seawater intrusion for sustainability of a Mediterranean coastal aquifer in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mirchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chekirbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.098⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (11), pp.696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7866-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278871v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of groundwater development and seawater intrusion for sustainability of a Mediterranean coastal aquifer in Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bacteriological and geochemical features of the groundwater resources: Kettara abandoned mine (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Benkaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hibti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7866-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.1698-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.06.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949266v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the GIS based multi-criteria decision analysis and analytical hierarchy process (AHP) in the flood susceptibility mapping (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Souei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-019-4754-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Liu</w:t>
+                <w:t xml:space="preserve">Mapping groundwater recharge potential zones in arid region using GIS and Landsat approaches, southeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhekra Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pourret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moufida El May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.251-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1414383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136508v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping groundwater recharge potential zones in arid region using GIS and Landsat approaches, southeast Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1414383⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278882v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater assessment and environmental impact in the abandoned mine of Kettara (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Picard-Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hibti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231, pp.899-907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrodispersive processes in the fissured media by flux limiters schemes (Chalk aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Ouahsine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (3-4), pp.516-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcm.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,651 +3486,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of contaminated sites by the perchlorate contaminant and the impact on groundwater resources (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference on Materials &amp; Environmental Science, ICMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saïdia (Morocco), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource en Eau Souterraine de la craie de Champagne dans les décennies futures projet RESCuE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and mapping of flood hazard areas using a spatial modeling (GIS): Application in Gabes zone, Southeast Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Messadk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research-2-Practice Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Telemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling simulation-optimization study to assess seawater intrusion management strategies for Tunisian coastal aquifer (Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behavior of aqueous rare earth elements in the coastal Bohai Bay (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Forum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Triassic and Permian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397952v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of aqueous rare earth elements in the coastal Bohai Bay (China)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling simulation-optimization study to assess seawater intrusion management strategies for Tunisian coastal aquifer (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Triassic and Permian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">International Water Forum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325947v1</w:t>
+                <w:t xml:space="preserve">hal-04397952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Time Monitoring of the Chalk Aquifer (Beauvais, North of France) Using the Magnetic Resonance Soundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Meurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Malmö, Sweden. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201702009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4119,130 +4140,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site expérimental de Beauvais : un outil pour la caractérisation hydro-géophysique de la nappe de la craie (Picardie, Hauts-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Evan Meurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4252,341 +4273,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site expérimental Hydrogéologique de Beauvais (Les Hauts-de-France): de l'observation à l'expérimentation hydrogéophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Evan Meurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la campagne géophysique 2017-2018 sur le site expérimental hydrogéologique de UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Evan Meurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of seawater intrusion for sustainable groundwater management: study of Tunisian coastal aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Tarhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4654,51 +4675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="670448F9"/>
+    <w:nsid w:val="D3B359A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-zouhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4370-676X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122043812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05135860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Koucham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mouhagir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Adnani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17010043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chakri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abakarim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Antunes Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boukhari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17070924" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Del&#233;pine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Zouhri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ibnoussina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abdelkarim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moumni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17162452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chenini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15193332" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Ait Lemkademe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ghorfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Heddoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15122172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Souissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dlala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2278278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Chouchene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Boualaares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09332-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merzougui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakarr Mansaray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14010125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Amari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toughzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09765-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1637465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1566405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092525" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06001-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.098" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chekirbane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7866-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Souei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4754-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida El May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1414383" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moy&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard-Lesteven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.04.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXNBHFK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Messadk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zghibi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Tarhouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04325947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meurant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evan Meurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lahcen-zouhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4370-676X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122043812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SDIOVBwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05135860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Koucham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mouhagir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam El Adnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17010043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chakri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abakarim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Antunes Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ibouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boukhari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17070924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05069286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Del&#233;pine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Zouhri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17071087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ibnoussina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abdelkarim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moumni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17162452" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Ait Lemkademe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ghorfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissal Heddoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15122172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Souissi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dlala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2278278" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chenini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15193332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Merzougui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakarr Mansaray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mirchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071177" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Chouchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Boualaares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-021-09332-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14010125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Amari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toughzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hibti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09765-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1637465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hammami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2019.1566405" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092525" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-06001-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chekirbane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7866-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.06.098" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Souei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-019-4754-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida El May" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1414383" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moy&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard-Lesteven" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.07.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Carlier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.04.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXNBHFK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03714464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Messadk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zghibi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04325947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Tarhouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evan Meurant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goujon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04395765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>