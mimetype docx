--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -144,2533 +144,2517 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conway's cosmological theorem and automata theory</w:t>
+                <w:t xml:space="preserve">Faster multivariate integration in D-modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadrien Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029890.2025.2549225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137, pp.102569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2026.102569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715078v1</w:t>
+                <w:t xml:space="preserve">hal-05289785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axioms for a theory of signature bases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conway's cosmological theorem and automata theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Storozhenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (9), pp.867-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029890.2025.2549225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2023.102275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830003v3</w:t>
+                <w:t xml:space="preserve">hal-04715078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective homology and periods of complex projective hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pichon-Pharabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93, pp.2985-3025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/3947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid continuation paths II. Structured polynomial systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Axioms for a theory of signature bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e12. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.102275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fmp.2023.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2023.102275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974062v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830003v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of periods of quartic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rigid continuation paths II. Structured polynomial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bürgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emre Can Sertöz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebra &amp; Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/ant.2023.17.1753⟩</w:t>
+              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fmp.2023.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022612v2</w:t>
+                <w:t xml:space="preserve">hal-02974062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for minimal Picard-Fuchs operators of Feynman integrals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Separation of periods of quartic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can Sertöz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algebra &amp; Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (10), pp.1753-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/ant.2023.17.1753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-023-01661-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784522v1</w:t>
+                <w:t xml:space="preserve">hal-03022612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Signature-based Algorithm for Computing the Nondegenerate Locus of a Polynomial System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algorithms for minimal Picard-Fuchs operators of Feynman integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2023.02.001⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (2), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-023-01661-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590675v4</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sage Package comb_walks for Walks in the Quarter Plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Signature-based Algorithm for Computing the Nondegenerate Locus of a Polynomial System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Bostan</w:t>
+                <w:t xml:space="preserve">Rafael Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lairez</w:t>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3427218.3427220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2023.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902709v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590675v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid continuation paths I. Quasilinear average complexity for solving polynomial systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Sage Package comb_walks for Walks in the Quarter Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chyzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jiménez-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/jams/938⟩</w:t>
+              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (212), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427218.3427220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631778v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical transcendental method in algebraic geometry: Computation of Picard groups and related invariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rigid continuation paths I. Quasilinear average complexity for solving polynomial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emre Can Sertöz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 33 (2), pp.487-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/jams/938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M122861X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01932147v2</w:t>
+                <w:t xml:space="preserve">hal-01631778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Homology of Basic Semialgebraic Sets in Weak Exponential Time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A numerical transcendental method in algebraic geometry: Computation of Picard groups and related invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Can Sertöz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.559-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M122861X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3275242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01545657v2</w:t>
+                <w:t xml:space="preserve">hal-01932147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple binomial sums</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computing the Homology of Basic Semialgebraic Sets in Weak Exponential Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bürgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (2), pp.351--386. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2016.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3275242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220573v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deterministic algorithm to compute approximate roots of polynomial systems in polynomial average time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple binomial sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-016-9319-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.351--386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178588v3</w:t>
+                <w:t xml:space="preserve">hal-01220573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The boundary of the orbit of the 3 by 3 determinant polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesko Hüttenhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing periods of rational integrals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A deterministic algorithm to compute approximate roots of polynomial systems in polynomial average time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-016-9319-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/3054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981114v3</w:t>
+                <w:t xml:space="preserve">hal-01178588v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution except for minimal singularities II. The case of four variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computing periods of rational integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre D. Milman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.1719-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987538v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981114v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster multivariate integration in D-modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution except for minimal singularities II. The case of four variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Bierstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Brochet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05289785v1</w:t>
+                <w:t xml:space="preserve">Pierre D. Milman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (5), pp.3003 - 3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2012.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Numerics for Algebraic Path Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2024 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Raleigh NC, United States. pp.36-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3666000.3669673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Direttissimo Algorithm for Equidimensional Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2023 - 48th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the dimension of real algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2021 - 46th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint-Pétersbourg, Russia. pp.257-264, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3452143.3465551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the volume of compact semi-algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mezzarobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2019 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Hermite Reduction, Creative Telescoping and Definite Integration of D-Finite Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chyzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2018 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3208992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On p-adic differential equations with separation of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vaccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Waterloo, Ontario, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2930889.2930912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Chow variety of quadratic space curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bürgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathlén Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Sturmfels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Mathematical Aspects of Computer and Information Sciences (MACIS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative telescoping for rational functions using the Griffiths-Dwork method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'13 - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northeastern University, Boston, Massachusetts, USA, Jul 2013, Boston, United States. pp.93-100, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2465506.2465935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2680,100 +2664,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périodes d'intégrales rationnelles : algorithmes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul formel [cs.SC]. École polytechnique, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01089130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2783,112 +2767,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing periods of rational integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of computational mathematics 2014, workshop “symbolic analysis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2956,51 +2940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B8E0F8D"/>
+    <w:nsid w:val="2A3E2BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3187,51 +3171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lairez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715078v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Storozhenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2025.2549225" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830003v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144264v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#252;rgisser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2023.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022612v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Sert&#246;z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2023.17.1753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01661-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590675v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mohr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.02.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez-Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631778v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932147v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M122861X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545657v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3275242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220573v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178588v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9319-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239906v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko H&#252;ttenhain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981114v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bierstone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Milman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2012.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Brochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669673" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000248v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232068v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465551" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208992" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265226v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188213v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathl&#233;n Kohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sturmfels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777675v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465935" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01089130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lairez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289785v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Brochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2026.102569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Storozhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2025.2549225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144264v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830003v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#252;rgisser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cucker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2023.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022612v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Sert&#246;z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2023.17.1753" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01661-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590675v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mohr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02902709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Bostan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jim&#233;nez-Pastor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427220" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631778v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932147v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M122861X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545657v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3275242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220573v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239906v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko H&#252;ttenhain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178588v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9319-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981114v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bierstone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Milman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2012.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillemot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669673" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000248v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232068v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465551" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01788619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265226v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188213v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathl&#233;n Kohn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sturmfels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777675v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465935" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01089130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>