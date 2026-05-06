--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -2940,51 +2940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A3E2BC0"/>
+    <w:nsid w:val="255544FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>