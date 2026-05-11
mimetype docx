--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -383,104 +383,581 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Caledonia: a kind of economic time capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisa Ro'I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding New Caledonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-322, 2021, Collection LARJE, 979‑10‑91032‑20‑9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soutenabilité de la trajectoire néo-calédonienne en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ro'I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie face à son destin. Quel bilan à la veille de la consultation sur la pleine souveraineté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Karthala - IAC - GEMDEV, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mineurs, des métallurgistes et des entrepreneurs au défi de la concurrence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ro'I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie face à son destin. Quel bilan à la veille de la consultation sur la pleine souveraineté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Karthala - IAC - GEMDEV, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle-Calédonie dans les turbulences du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ro’i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie face à son destin. Quel bilan à la veille de la consultation sur la pleine souveraineté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Karthala - IAC - GEMDEV, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de prétopologie temporelle pour l'analyse des évolutions structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannai Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -495,964 +972,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2021. RNTI-37, pp.119-131</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8èmes workshop &amp;quot;Spatial Econometrics and Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïsa Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes workshop "spatial econometrics and statistics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, BESANCON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial interaction model with spatial dependence for trade flows in Oceania: a preliminary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïsa Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th workshop "Spatial econometrics and statistics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, BESANCON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional integration and the impact of exchange rate arrangements on bilateral trade: the case of Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïsa Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, PAPEETE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceania region building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïsa Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd GARNET annual conference on the theme of "Mapping integration and regionalism in a global world: the EU and regional gouvernance outside the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of exchange rate arrangements on bilateral trade: the case of Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïsa Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème congrès annuel de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413290v1</w:t>
-              </w:r>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-03314049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle-Calédonie face à son destin. Quel bilan à la veille de la consultation sur la pleine souveraineté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisa Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala; Institut Agronimique Néo-calédonien; Groupement pour l'Etude de la Mondialisation et du Développement. 2016, 978-2-8111-1737-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1599,51 +1681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ro'I" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;sa Roi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03142388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geronimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Sourisseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ro&#8217;i" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ro'I" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;sa Roi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Ro'I" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geronimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Sourisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sourisseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ro&#8217;i" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03142388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Blaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>