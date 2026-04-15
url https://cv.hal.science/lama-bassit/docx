--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -428,408 +428,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Device for Probing and Recognition of Obstacles in a Natural Environment</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawraa Becher</w:t>
+                <w:t xml:space="preserve">Denis N’chot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Villeneuve</w:t>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jeanneau</w:t>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agritech Day</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248671v1</w:t>
+                <w:t xml:space="preserve">hal-04147761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive Device for Probing and Recognition of Obstacles in a Natural Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
+                <w:t xml:space="preserve">Hawraa Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">Bastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+                <w:t xml:space="preserve">Hubert Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agritech Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes (FR), France. pp.66-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487433v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis N’chot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147761v1</w:t>
+                <w:t xml:space="preserve">hal-04487433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusing head optimization for a novel device of pollen supplementation</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoilFriendBot : Soil-friendly reconfigurable four-wheeled robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Beurthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des véhicules ayant un outil porté mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - TSCF. 2023, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -2644,203 +2644,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Kouakou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+                <w:t xml:space="preserve">Mickael Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780742v1</w:t>
+                <w:t xml:space="preserve">hal-04780726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780726v1</w:t>
+                <w:t xml:space="preserve">hal-04780742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et optimisation d’un dispositif de transfert de pollen</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3330,211 +3330,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles - Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Safsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irstea - TSCF. 2019</w:t>
+              <w:t xml:space="preserve">Irstea - TSCF. 2019, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625926v1</w:t>
+                <w:t xml:space="preserve">hal-04625860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okba Safsaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+                <w:t xml:space="preserve">Sergio Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irstea - TSCF. 2019, pp.24</w:t>
+              <w:t xml:space="preserve">Irstea - TSCF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625860v1</w:t>
+                <w:t xml:space="preserve">hal-04625926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles</w:t>
               </w:r>
@@ -3958,291 +3958,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière du parc existant</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la liaison tracteur-outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.62</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602488v1</w:t>
+                <w:t xml:space="preserve">hal-02602490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière du parc existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.68</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602486v1</w:t>
+                <w:t xml:space="preserve">hal-02602488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la liaison tracteur-outil</w:t>
+                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.26</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602490v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier</w:t>
               </w:r>
@@ -4297,278 +4297,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière : étude de préconception</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier. Recherche de solutions alternatives en accord avec les procédures d'éco-épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.58</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600993v1</w:t>
+                <w:t xml:space="preserve">hal-02602494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière : étude de préconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.60</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602492v1</w:t>
+                <w:t xml:space="preserve">hal-02600993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier. Recherche de solutions alternatives en accord avec les procédures d'éco-épandage</w:t>
+                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.13</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602494v1</w:t>
+                <w:t xml:space="preserve">hal-02602492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière. Etude de reconception</w:t>
               </w:r>
@@ -5249,185 +5249,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiqueteuse forestière - Etude de reconception</w:t>
+                <w:t xml:space="preserve">Falling objects on FOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.30</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596516v1</w:t>
+                <w:t xml:space="preserve">hal-02596513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falling objects on FOPS</w:t>
+                <w:t xml:space="preserve">Déchiqueteuse forestière - Etude de reconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.32</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596513v1</w:t>
+                <w:t xml:space="preserve">hal-02596516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D6F4BD4"/>
+    <w:nsid w:val="07BE8723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6087,51 +6087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lama-bassit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6051-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al-Bassit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.03.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Becher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdellatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Bassit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadeghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sadeghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade-Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith-Guerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbeille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beurthey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick C&#233;larier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kouakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bellanger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Safsaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kempfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Formal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lama-bassit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6051-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al-Bassit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.03.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Becher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Villeneuve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdellatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Bassit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadeghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sadeghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade-Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith-Guerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbeille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beurthey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick C&#233;larier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bellanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kouakou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Safsaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kempfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Formal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>