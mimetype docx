--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -428,51 +428,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t>
+                <w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis N’chot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
@@ -503,82 +503,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147761v1</w:t>
+                <w:t xml:space="preserve">hal-04487433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Device for Probing and Recognition of Obstacles in a Natural Environment</w:t>
               </w:r>
@@ -679,51 +679,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis N’chot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
@@ -754,82 +754,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t>
+              <w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487433v1</w:t>
+                <w:t xml:space="preserve">hal-04147761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusing head optimization for a novel device of pollen supplementation</w:t>
               </w:r>
@@ -2912,190 +2912,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport d’étape</w:t>
+                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780893v1</w:t>
+                <w:t xml:space="preserve">hal-04780747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la conduite des engins agricoles par simulation - Rapport d’étape</w:t>
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCMSA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780747v1</w:t>
+                <w:t xml:space="preserve">hal-04780893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée - Rapport d’étape</w:t>
               </w:r>
@@ -3330,211 +3330,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okba Safsaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lama Al Bassit</w:t>
+                <w:t xml:space="preserve">Sergio Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irstea - TSCF. 2019, pp.24</w:t>
+              <w:t xml:space="preserve">Irstea - TSCF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625860v1</w:t>
+                <w:t xml:space="preserve">hal-04625926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles - Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurisation du contrôle à distance d’une machine agricole hautement automatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Safsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irstea - TSCF. 2019</w:t>
+              <w:t xml:space="preserve">Irstea - TSCF. 2019, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625926v1</w:t>
+                <w:t xml:space="preserve">hal-04625860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité au poste de conduite et détection des personnes autour des machines agricoles</w:t>
               </w:r>
@@ -3593,203 +3593,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de dimensionnement des systèmes de sécurité FOPS/ROPS/Ceintures de sécurité pour les tracteurs en service</w:t>
+                <w:t xml:space="preserve">Détection des personnes autour des machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2017</w:t>
+              <w:t xml:space="preserve">irstea. 2017, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607280v1</w:t>
+                <w:t xml:space="preserve">hal-02607097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des personnes autour des machines</w:t>
+                <w:t xml:space="preserve">Outil de dimensionnement des systèmes de sécurité FOPS/ROPS/Ceintures de sécurité pour les tracteurs en service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2017, pp.55</w:t>
+              <w:t xml:space="preserve">irstea. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607097v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière du parc existant</w:t>
               </w:r>
@@ -3958,291 +3958,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la liaison tracteur-outil</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière du parc existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.26</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602490v1</w:t>
+                <w:t xml:space="preserve">hal-02602488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière du parc existant</w:t>
+                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.62</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602488v1</w:t>
+                <w:t xml:space="preserve">hal-02602486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la liaison tracteur-outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lenain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02602486v1</w:t>
+                <w:t xml:space="preserve">hal-02602490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier</w:t>
               </w:r>
@@ -4297,278 +4297,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier. Recherche de solutions alternatives en accord avec les procédures d'éco-épandage</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière : étude de préconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.13</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602494v1</w:t>
+                <w:t xml:space="preserve">hal-02600993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière : étude de préconception</w:t>
+                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.58</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600993v1</w:t>
+                <w:t xml:space="preserve">hal-02602492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier. Recherche de solutions alternatives en accord avec les procédures d'éco-épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.60</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602492v1</w:t>
+                <w:t xml:space="preserve">hal-02602494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière. Etude de reconception</w:t>
               </w:r>
@@ -4773,190 +4773,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures de protection contre la chute d'objets : structures destinées à équiper les tracteurs en service</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière : étude de reconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2013, pp.26</w:t>
+              <w:t xml:space="preserve">irstea. 2013, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599777v1</w:t>
+                <w:t xml:space="preserve">hal-02599775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité de la déchiqueteuse forestière : étude de reconception</w:t>
+                <w:t xml:space="preserve">Structures de protection contre la chute d'objets : structures destinées à équiper les tracteurs en service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2013, pp.51</w:t>
+              <w:t xml:space="preserve">irstea. 2013, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599775v1</w:t>
+                <w:t xml:space="preserve">hal-02599777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier : étude de faisabilité</w:t>
               </w:r>
@@ -5180,51 +5180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de protection contre la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,122 +5249,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falling objects on FOPS</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.32</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596513v1</w:t>
+                <w:t xml:space="preserve">hal-02596514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchiqueteuse forestière - Etude de reconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5377,192 +5390,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité des épandeurs de fumier</w:t>
+                <w:t xml:space="preserve">Falling objects on FOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Formal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02596514v1</w:t>
+                <w:t xml:space="preserve">hal-02596513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité : Amélioration de la sécurité des épandeurs de fumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5856,51 +5856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07BE8723"/>
+    <w:nsid w:val="34A588D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6087,51 +6087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lama-bassit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6051-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al-Bassit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.03.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Becher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Villeneuve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdellatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Bassit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadeghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sadeghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade-Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith-Guerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbeille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beurthey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick C&#233;larier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bellanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kouakou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Safsaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kempfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Formal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lama-bassit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6051-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al-Bassit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayegh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.03.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Becher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Villeneuve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Abdellatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Bassit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadeghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghemraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sadeghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade-Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith-Guerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbeille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Beurthey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick C&#233;larier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Garbouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bellanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kouakou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Safsaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kempfer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605789v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Formal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>