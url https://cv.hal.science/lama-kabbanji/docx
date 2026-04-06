--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1055 +66,1055 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystification néolibérale et enseignement supérieur au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les universités libanaises dans la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions/Dar-Alfarabi, pp.13-58, 2024, 978-614-485-276-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'université à la rue: l'essor des luttes étudiantes à l'Université libanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les universités libanaises dans la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions/Dar-Alfarabi, pp.191-240, 2024, 978-614-485-276-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of Private Universities in Lebanon: Strategies for Conquering New Student “Markets”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of Globalized Education Privatization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.39-57, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37853-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking migration and development as a hegemonic project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmel, E. (ed.); Lenner, K. (ed.); Paul, R. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on the governance and politics of migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Elgar Publ., 448 p., 2021, Elgar Handbooks in Migration, 978-1-78811-722-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de l'interdisciplinarité et du croisement des échelles pour l'étude des mouvements forcés de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulay, S. (ed.); Fanchette, Sylvie (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question des échelles en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quæ; IRD, p. 25-41, 2019, Update Sciences and Technologies, 978-2-7592-2943-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emigration and development in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Weinar, A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emigration and diaspora policies in the age of mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Springer, p. 157-172, 2017, Global Migration Issues, 978-3-319-56341-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56342-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional management of migration in West Africa: the case of ECOWAS and UEMOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nita, Sonja and Pécoud, Antoine and De Lombaerde, Philippe and De Guchteneire, Paul and Neyts, Kate and Gartland, Joshua. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration, Free Movement and Regional Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.95-118, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration forcée et politiques migratoires : le cas des réfugiés de Syrie au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beauchemin, C. (ed.); Ichou, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de la "crise des migrants" : décentrer le regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, p. 97-116, 2016, Disputatio, 978-2-8111-1733-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement des retours au Sénégal : logiques politiques et logiques de migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Flahaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations africaines : le co-développement en questions. Essai de démographie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">الجامعات اللبنانية في خضم الأزمة</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Awada</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Al Farabi. 2024, 9786144852767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités libanaises dans la crise : enseignement supérieur et conflits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Awada</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Al Farabi/IRD Éditions. 2024, 9786144852774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the development-displacement nexus in Lebanon : working paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICMPD, 48 p. multigr., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926329v1</w:t>
-              </w:r>
-[...767 lines deleted...]
-                <w:t xml:space="preserve">hal-01872652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1132,51 +1132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités libanaises : les mutations d’un secteur en danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants à l'avant-garde du soulèvement d'octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten El Hajj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1283,51 +1283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sonore des 20 premiers jours de l'intifada d'octobre 2019 au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (2), pp.239-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1355,308 +1355,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sélection à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploration radiophonique de l’immigration en France, une série de podcasts à contre-courant de nos représentations. Entretien avec Perin Emel Yavuz [in : Annabel Desgrées du Loû &amp; Anne Gosselin (dir.)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518437v1</w:t>
+                <w:t xml:space="preserve">hal-04151108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration radiophonique de l’immigration en France, une série de podcasts à contre-courant de nos représentations. Entretien avec Perin Emel Yavuz [in : Annabel Desgrées du Loû &amp; Anne Gosselin (dir.)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mobilités étudiantes internationales : l’attractivité de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Levatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorana Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°130, pp.3 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.130.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151108v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités étudiantes internationales : l’attractivité de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultra-sélection à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorana Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°130, pp.3 - 6. </w:t>
+              <w:t xml:space="preserve">, 2021, n°130, pp.15 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.130.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.130.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518439v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques migratoires et sélectivité des migrations étudiantes en France : une approche sociodémographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,64 +1716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations pour études au prisme des mobilités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Levatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor des universités privées au Liban : stratégies de conquête de nouveaux &amp;quot;marchés&amp;quot; étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1902,51 +1902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying abroad : a necessary path towards a successful academic career in social sciences in Lebanon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hasbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2140,51 +2140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening or closing borders to international students ? : convergent and divergent dynamics in France, Spain and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Levatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Eremenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Molinero Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Consterdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalisation, Societies and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special Issue: International student migration and mobility policies: theoretical and empirical insights, 16 (3), pp.366-380. </w:t>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Loenzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Nord au Sud, la révolution bruit : archiver le son des luttes au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/svhw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2511,51 +2511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration radiophonique de l'immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2618,51 +2618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des chiffres, comprendre la migration [table ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lachowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,77 +2745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants étrangers : des migrants comme les autres ? : les migrations pour études au prisme des mobilités sociales [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Levatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (180), p. 19-134, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2872,51 +2872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités internationales : ce qui incite les étudiants à choisir la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attirer les &amp;quot;meilleurs&amp;quot; étudiants étrangers : genèse d'une politique sélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Beaujeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique des politiques migratoires et pratiques associatives en Afrique de l'Ouest : le cas du Mali et du Sénégal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3162,77 +3162,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on drivers, policies and impacts of mobility among international students and academics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Levatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorana Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lrhmou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3267,64 +3267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les migrations de Syrie au Liban : propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Working Paper du Ceped #36, Centre Population et Développement. 2017, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3515,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05058001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036809v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kabbanji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Toma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56342-8_10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Hajj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2019.1672351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926267v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/svhw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levatino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Beaujeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lrhmou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Toma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56342-8_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05058001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kabbanji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Hajj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2019.1672351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926267v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/svhw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levatino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Beaujeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lrhmou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>