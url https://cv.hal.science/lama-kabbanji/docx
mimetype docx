--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1277,105 +1277,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sonore des 20 premiers jours de l'intifada d'octobre 2019 au Liban</w:t>
+                <w:t xml:space="preserve">Ultra-sélection à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (2), pp.239-254. </w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°130, pp.15 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.130.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435654v1</w:t>
+                <w:t xml:space="preserve">hal-03518437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration radiophonique de l’immigration en France, une série de podcasts à contre-courant de nos représentations. Entretien avec Perin Emel Yavuz [in : Annabel Desgrées du Loû &amp; Anne Gosselin (dir.)]</w:t>
               </w:r>
@@ -1528,105 +1528,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sélection à l’université</w:t>
+                <w:t xml:space="preserve">Enquête sonore des 20 premiers jours de l'intifada d'octobre 2019 au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°130, pp.15 - 18. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (2), pp.239-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.130.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518437v1</w:t>
+                <w:t xml:space="preserve">hal-03435654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques migratoires et sélectivité des migrations étudiantes en France : une approche sociodémographique</w:t>
               </w:r>
@@ -1697,226 +1697,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations pour études au prisme des mobilités sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'essor des universités privées au Liban : stratégies de conquête de nouveaux &amp;quot;marchés&amp;quot; étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Jamid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mary</w:t>
+                <w:t xml:space="preserve">K. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.79-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886324v1</w:t>
+                <w:t xml:space="preserve">hal-03196213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essor des universités privées au Liban : stratégies de conquête de nouveaux &amp;quot;marchés&amp;quot; étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les migrations pour études au prisme des mobilités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Mary</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Levatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 171 (n° 180), pp. 19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.180.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196213v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying abroad : a necessary path towards a successful academic career in social sciences in Lebanon ?</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants étrangers : des migrants comme les autres ? : les migrations pour études au prisme des mobilités sociales [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Toma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56342-8_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05058001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kabbanji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Hajj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2019.1672351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926267v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/svhw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levatino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Beaujeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lrhmou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Toma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56342-8_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05058001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kabbanji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Hajj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Awada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasbani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2019.1672351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926267v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/svhw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levatino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Rives" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Beaujeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lrhmou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>