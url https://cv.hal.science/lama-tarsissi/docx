--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -988,226 +988,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of the minimal paths in the Christoffel tree according to a second-order balancedness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convexity Preserving Contraction of Digital Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Tarsissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Language Theory-DLT2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th Asian Conference on Pattern Recognition (ACPR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Auckland, New Zealand. pp.611-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41299-9_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495529v1</w:t>
+                <w:t xml:space="preserve">hal-02315084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity Preserving Contraction of Digital Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The characterization of the minimal paths in the Christoffel tree according to a second-order balancedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Frosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Tarsissi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Asian Conference on Pattern Recognition (ACPR 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developments in Language Theory-DLT2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tampa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41299-9_48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02315084v2</w:t>
+                <w:t xml:space="preserve">hal-02495529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation of digitally convex polyominoes</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#243; Di Marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrence Kocay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00990-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kocay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dulio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00751-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Kocay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ascolese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433984v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Kumar Goona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Shinde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A.Menaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#243; Di Marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrence Kocay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00990-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kocay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dulio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00751-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Kocay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ascolese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433984v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Kumar Goona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Shinde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A.Menaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>