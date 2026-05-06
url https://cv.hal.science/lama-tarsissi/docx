--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1935,52 +1935,192 @@
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting rhythms using combinatorics on words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Tarsissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computation in Musics 2026 (MCM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bard College, Annandale-on-Hudson, New York, USA, United States. Springer, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2127,51 +2267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#243; Di Marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrence Kocay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00990-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kocay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dulio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00751-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Kocay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ascolese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433984v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Kumar Goona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Shinde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A.Menaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#243; Di Marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frosini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrence Kocay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00990-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kocay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dulio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00751-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Kocay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.10.020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ascolese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433984v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithin Kumar Goona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Shinde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A.Menaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>