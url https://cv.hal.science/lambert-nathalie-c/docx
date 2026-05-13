--- v0 (2026-03-21)
+++ v1 (2026-05-13)
@@ -126,3517 +126,3383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The when, what, and where of naturally-acquired microchimerism</w:t>
+                <w:t xml:space="preserve">Identifying Key Questions and Challenges in Microchimerism Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lee Nelson</w:t>
+                <w:t xml:space="preserve">Kristine J Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel C Quilang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Sallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Athena Aktipis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Arck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00281-024-01029-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (48), pp.e14969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202514969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012836v1</w:t>
+                <w:t xml:space="preserve">hal-05501541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrullinated peptides of peptidyl arginine deiminase 4 as major B-cell epitopes in patients with rheumatoid arthritis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A tolerogenic plasmid inhibits autoantibody production triggered by immunization with human peptidyl arginine deiminase 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijetha Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1640291⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.43295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05239271v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05139146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Key Questions and Challenges in Microchimerism Biology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The when, what, and where of naturally-acquired microchimerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Arck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lee Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (48), pp.e14969. </w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202514969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00281-024-01029-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501541v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tolerogenic plasmid inhibits autoantibody production triggered by immunization with human peptidyl arginine deiminase 4.</w:t>
+                <w:t xml:space="preserve">Citrullinated peptides of peptidyl arginine deiminase 4 as major B-cell epitopes in patients with rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pagni</w:t>
+                <w:t xml:space="preserve">Mathilde Giassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijetha Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Frison</w:t>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Luche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.43295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1640291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05139146v1</w:t>
+                <w:t xml:space="preserve">inserm-05239271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2q33 Deletions Underlying Syndromic and Non-syndromic CTLA4 Deficiency</w:t>
+                <w:t xml:space="preserve">Microchimeric cells promote production of rheumatoid arthritis-specific autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlyne Brakta</w:t>
+                <w:t xml:space="preserve">Marie Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Giassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claude Tabet</w:t>
+                <w:t xml:space="preserve">Yoan Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Puel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+                <w:t xml:space="preserve">Marielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-024-01831-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.103238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2024.103238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941904v1</w:t>
+                <w:t xml:space="preserve">hal-04798224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchimeric cells promote production of rheumatoid arthritis-specific autoantibodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">In utero position matters for littermate cell transfer in mice: an additional and confounding source with maternal microchimerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Giassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2024.103238⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798224v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero position matters for littermate cell transfer in mice: an additional and confounding source with maternal microchimerism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Giassi</w:t>
+                <w:t xml:space="preserve">PAD4 Immunization Triggers Anti-Citrullinated Peptide Antibodies in Normal Mice: Analysis With Peptide Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hemon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fanny Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200920⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (840035), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.840035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174020v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAD2 immunization induces ACPA in wild type and HLA‐DR4 humanized mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-Classical HLA Determinants of the Clinical Response after Autologous Stem Cell Transplantation for Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lansiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202249889⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03702261v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Classical HLA Determinants of the Clinical Response after Autologous Stem Cell Transplantation for Systemic Sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAD2 immunization induces ACPA in wild type and HLA‐DR4 humanized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie F Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23137223⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202249889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725752v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03702261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAD4 Immunization Triggers Anti-Citrullinated Peptide Antibodies in Normal Mice: Analysis With Peptide Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+                <w:t xml:space="preserve">Corrigendum: Factors Predicting the Presence of Maternal Cells in Cord Blood and Associated Changes in Immune Cell Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlin Karlmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-Côme Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (840035), </w:t>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.840035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.763236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625616v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Factors Predicting the Presence of Maternal Cells in Cord Blood and Associated Changes in Immune Cell Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosaicism of XX and XXY cells accounts for high copy number of Toll like Receptor 7 and 8 genes in peripheral blood of men with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sami Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doua Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marina El Haddad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.763236⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665979v1</w:t>
+                <w:t xml:space="preserve">hal-02305293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicism of XX and XXY cells accounts for high copy number of Toll like Receptor 7 and 8 genes in peripheral blood of men with Rheumatoid Arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Soluble HLA-G Expression Inversely Correlates With Fetal Microchimerism Levels in Peripheral Blood From Women With Scleroderma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlin Karlmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doua Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49309-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305293v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble HLA-G Expression Inversely Correlates With Fetal Microchimerism Levels in Peripheral Blood From Women With Scleroderma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karlin Karlmark</w:t>
+                <w:t xml:space="preserve">Peptidyl arginine deiminase immunization induces anticitrullinated protein antibodies in mice with particular MHC types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Kanaan</w:t>
+                <w:t xml:space="preserve">Charlotte Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doua Azzouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina El Haddad</w:t>
+                <w:t xml:space="preserve">Elisa Peen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01685⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (47), pp.E10169-E10177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1713112114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869408v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidyl arginine deiminase immunization induces anticitrullinated protein antibodies in mice with particular MHC types</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1713112114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12 / 4915950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440804v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Evaluation of X Chromosome Inactivation with Respect to HLA Genetic Susceptibility in Rheumatoid Arthritis and Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Onat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Roudier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lee Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0158550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488124v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly Identified BRAF Mutation in Rheumatoid Arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Anti-Ephrin Type-B Receptor 2 (EphB2) and Anti-Three Prime Histone mRNA EXonuclease 1 (THEX1) Autoantibodies in Scleroderma and Lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doua F. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Martin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.39588⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0160283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440887v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of X Chromosome Inactivation with Respect to HLA Genetic Susceptibility in Rheumatoid Arthritis and Systemic Sclerosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Newly Identified BRAF Mutation in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lee Nelson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158550⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (6), pp.1377-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.39588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440883v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Ephrin Type-B Receptor 2 (EphB2) and Anti-Three Prime Histone mRNA EXonuclease 1 (THEX1) Autoantibodies in Scleroderma and Lupus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">1.65 Copy number variation of TLR7 and TLR8 genes is age and sex biased: which role in autoimmunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami B Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doua F Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160283⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 Suppl 1, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438475v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.65 Copy number variation of TLR7 and TLR8 genes is age and sex biased: which role in autoimmunity?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">HLA-DRB1 Genotypes and the Risk of Developing Anti Citrullinated Protein Antibody (ACPA) Positive Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Auger</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Reviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.64⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e64108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959429v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1 Genotypes and the Risk of Developing Anti Citrullinated Protein Antibody (ACPA) Positive Rheumatoid Arthritis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New autoantibodies in early rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064108⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.R78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440894v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New autoantibodies in early rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">New autoantibodies in early rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Toussirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (4), pp.R78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/ar4255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440891v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New autoantibodies in early rheumatoid arthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+                <w:t xml:space="preserve">Analyzing HLA-G polymorphisms in children from women with scleroderma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doua F Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami B Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar4255⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (4), pp.468-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861875v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing HLA-G polymorphisms in children from women with scleroderma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">HLA-DRB1 genotypes and the risk of developing anti citrullinated protein antibody (ACPA) positive rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Roudier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Reviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.e64108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820072v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing HLA-G polymorphisms in children from women with scleroderma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doua F. Azzouzb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami B. Kanaanb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763261v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01103830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Antibodies in Psoriatic Arthritis: A Novel Autoimmune Biomarker Discovered Exploring Antibodies in Psoriatic Arthritis: A Novel Autoimmune Biomarker Discovered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie-Balandraud Balandraud Nathalie Idhal :</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR Convergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Washignton DC, France. pp.4656-4657, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/art.42992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3704,51 +3570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0458ECA3"/>
+    <w:nsid w:val="B08FA857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +3801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lambert-nathalie-c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5817-8686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05012836v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee Nelson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-024-01029-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05239271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1640291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05501541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine J Chua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C Quilang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sallinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Athena Aktipis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Arck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202514969" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05139146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Luche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04941904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Brakta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pacault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01831-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04798224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hemon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2024.103238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04174020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03702261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie F Hemon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.840035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlin Karlmark" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-C&#244;me Donato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.763236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kanaan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Azzouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49309-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713112114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39588" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Onat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua F. Azzouz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami B Kanaan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua F Azzouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reviron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Landais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4255" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua F. Azzouzb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami B. Kanaanb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Wirth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie-Balandraud Balandraud Nathalie Idhal :" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42992" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lambert-nathalie-c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5817-8686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05501541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine J Chua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel C Quilang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sallinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Athena Aktipis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Arck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202514969" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05139146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Luche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05012836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee Nelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-024-01029-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05239271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Giassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1640291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04798224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hemon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2024.103238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04174020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.840035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansiaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03702261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie F Hemon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlin Karlmark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-C&#244;me Donato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.763236" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kanaan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Azzouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49309-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01685" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mariot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713112114" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Onat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua F. Azzouz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39588" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami B Kanaan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua F Azzouz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Reviron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Landais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charpin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4255" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua F. Azzouzb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami B. Kanaanb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Wirth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie-Balandraud Balandraud Nathalie Idhal :" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42992" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>