--- v1 (2026-03-31)
+++ v2 (2026-05-11)
@@ -261,51 +261,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne wind energy: the KEEP project *</w:t>
+                <w:t xml:space="preserve">Airborne wind energy: the KEEP project*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bavoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
@@ -338,51 +338,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366391v1</w:t>
+                <w:t xml:space="preserve">hal-05366391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1271,2061 +1271,2061 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulse control of affine systems with applications to quantum control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Beschastnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th IEEE Conf. on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil. pp.3769-3774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precise orbit prediction for GEO and MEO non-cooperative objects: experimental validation using a passive ground-based optical station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Labriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ᵀᴴ European conference for Aeronautics and Space Sciences (EUCASS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2025-644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal solar sail trajectories for fast deep space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 AAS/AIAA Astrodynamics Specialist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAS; AIAA, Aug 2024, Broomfield (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872680v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the minimum warning time for low-thrust collision avoidance maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank de Veld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 AAS/AIAA Astrodynamics Specialist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAS; AIAA, Aug 2024, Broomfield (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Station-keeping under conical constraint on the control force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Farrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Astrodynamics Tools and Techniques (ICATT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Jun 2023, Sopot, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controllability of satellites on periodic orbits with cone-constraints on the thrust direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Farrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Numerical Solution of the Low-Thrust Lambert Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron J Rosengren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Baresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFMM 2023 / 33rd AAS/AIAA Space Flight Mechanics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAS, Jan 2023, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Result on Controllability with Constrained Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Optimal Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controllability Test for Fast-Oscillating Systems with Constrained Control. Application to Solar Sailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2022 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.2143-2148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185532v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considerations on Two-Phase Averaging of Time-Optimal Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC CAO 2022 - 18th Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793704v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the convergence of time-optimal maneuvers of fast-oscillating control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 2021 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France. pp.2008-2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Corrections in Secular Milankovitch Theory Applied to Passive Debris Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Izzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron J Rosengren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pini Gurfil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSFD 2019 - 27th International Symposium on Space Flight Dynamics (ISSFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-phase averaging of time-optimal low-thrust transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KePASSA 2019 - 4th International Workshop on Key Topics in Orbit Propagation Applied to Space Situational Awareness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Logrono, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of Optimal Control Problems Arising from their Hamiltonian Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Scheeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">John L. Junkins Dynamical Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, College Station, Texas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control of slow-fast mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Complex Systems Academy of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nice, France. pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring Short-Period Oscillations of the Motion of Averaged Optimal Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées SMAI-MODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbit Maintenance of Quasi-Satellite Trajectories via Mean Relative Orbit Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Baresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Cardoso dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Kawakatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 69th International Astronautical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bremen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of linear vibration absorbers for an uncertain main structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Aridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSSMET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Control of Satellite Trajectories with Low-Thrust Propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université Côte D'Azur, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05461361v1</w:t>
-              </w:r>
-[...1936 lines deleted...]
-                <w:t xml:space="preserve">hal-02047921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3401,51 +3401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEE95E69"/>
+    <w:nsid w:val="61305B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lambertodellelce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1314-7243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bavoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Rosengren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Izzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pini Gurfil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-022-10067-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kawakatsu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40295-019-00168-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05461361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Stein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Labriji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Veld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aridon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lambertodellelce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1314-7243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366391v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bavoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04387944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Rosengren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Izzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pini Gurfil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-022-10067-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kawakatsu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40295-019-00168-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312971" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Stein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Labriji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2025-644" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872680v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Veld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Aridon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05461361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>