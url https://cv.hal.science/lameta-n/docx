--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -411,51 +411,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les étudiantes entrepreneuses des PEPITE font ou refont le genre ? 2023</w:t>
+                <w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
@@ -490,97 +490,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Georges Doriot, Montréal</w:t>
+              <w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476588v1</w:t>
+                <w:t xml:space="preserve">hal-05476600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure les étudiantes entrepreneuses des PEPITE font ou refont le genre ? 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dunes</w:t>
@@ -615,73 +615,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème congrès de l’Académie de l’entrepreneuriat et de l’Innovation, Strasbourg</w:t>
+              <w:t xml:space="preserve">9èmes Journées Georges Doriot, Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476600v1</w:t>
+                <w:t xml:space="preserve">hal-05476588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins d’accompagnement sur son projet ? Auto régulation et expression en fonction de rôles modèles chez les étudiantes entrepreneures,</w:t>
               </w:r>
@@ -1036,217 +1036,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intention de transfert des dirigeants comme gage de performance durable ?</w:t>
+                <w:t xml:space="preserve">Cession de TPE-PME : le rôle du profil d’engagement du dirigeant sur l’intention de céder son entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès International Francophone en Entrepreneuriat et PME,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’AIMS, les nouvelles frontières d’un management en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038820v1</w:t>
+                <w:t xml:space="preserve">hal-05038822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cession de TPE-PME : le rôle du profil d’engagement du dirigeant sur l’intention de céder son entreprise</w:t>
+                <w:t xml:space="preserve">L’intention de transfert des dirigeants comme gage de performance durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’AIMS, les nouvelles frontières d’un management en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">16e Congrès International Francophone en Entrepreneuriat et PME,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038822v1</w:t>
+                <w:t xml:space="preserve">hal-05038820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des tiers-lieux pour apporter des réponses collectives en situation de crise : le cas des &amp;quot;Makers Uniti</w:t>
               </w:r>
@@ -1347,342 +1347,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les impacts de l’éducation entrepreneuriale à l’aune de l’université entrepreneuriale</w:t>
+                <w:t xml:space="preserve">Analyse de l’engagement d’entrepreneurs locaux dans l’émergence d’une communauté en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Brenet</w:t>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmeCongrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038825v1</w:t>
+                <w:t xml:space="preserve">hal-03369269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les impacts de l’éducation entrepreneuriale à l’aune de l’université entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrés CIFEPME</w:t>
+              <w:t xml:space="preserve">15èmeCongrès International Francophone en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670057v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’engagement d’entrepreneurs locaux dans l’émergence d’une communauté en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+                <w:t xml:space="preserve">Évaluer les impacts de l’éducation entrepreneuriale à l’aune de l’université entrepreneuriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">15ème congrés CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369269v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’éducation à l’entrepreneuriat : proposition d’un cadre pour le pilotage et la mesure d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1720,51 +1720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’éducation entrepreneuriale : construction d’un cadre pour le pilotage et la mesure d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,125 +1796,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles perspectives collaboratives pour favoriser la reprise d’entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alexandre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiser un territoire au travers de pratiques coopératives inter organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171731v1</w:t>
+                <w:t xml:space="preserve">hal-03094919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes design thinking pour favoriser l’innovation : vers la construction de plateformes dédiées à l’innovation dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1930,178 +1969,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université européenne de l’innovation publique territoriale 9-11 juillet 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles perspectives collaboratives pour favoriser la reprise d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dynamiser un territoire au travers de pratiques coopératives inter organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094919v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way in French universities to foster innovation and entrepreneurship: Innovation Platforms and Design Thinking</w:t>
               </w:r>
@@ -2304,98 +2304,1351 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Dec 2017, Dakar, Sénégal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Clustering Methods to Enhance Data Representativeness: Toward a Well-Being Indicator for Corsican Municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinevra Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Science and Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2509, Springer Nature Switzerland; Springer Nature Switzerland, pp.111-121, 2025, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94953-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des impacts de l’université entrepreneuriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.175-196, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qg6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre par l’expérience : le cas du challenge innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’apprenance au service de la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une offre transversale PEPITE pour favoriser l’entrepreneuriat étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FNEGE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide des bonnes pratiques PEPITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-86897-119-7 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer l’alternance dans une formation à l’entrepreneuriat pour développer le leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Storaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réinventer le Leadership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 18, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer au sein des territoires, Parole d’acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebyigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des ressources humaines en PME, Ludivine Adla, Virginie Gallego-Roquelaure et Marc-André Vilette, AGRH Vuibert, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2420,96 +3673,96 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 3, 2025, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2534,171 +3787,171 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 1, 2024, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat : outils théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS, 2024, Management Décarboné, FNEGE, 978-2-38630-108-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2720,1283 +3973,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pascal Paoli. 2, 2024, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Léger-Jarniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Certhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Dunod, 336 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit traité des entrepreneurs corses d’aujourd’hui à l’usage de ceux de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albiana, 2015, 2824106441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171744v1</w:t>
-              </w:r>
-[...908 lines deleted...]
-                <w:t xml:space="preserve">hal-05476535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et sensemaking dans un réseau territorialisé d’organisations: Le cas des tiers-lieux corses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bourbousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,100 +4367,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Management &amp; Aveni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis and Sense Making in a Territorial Network : The Case of Corsican Third Places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourbousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,1450 +4478,1450 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 138 (6), pp.107-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.138.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mobilisation du Design Thinking pour favoriser l’innovation dans l’enseignement supérieur : Etude de dispositifs « plateformes d’innovation »,</w:t>
+                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marché et Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol.46 n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476914v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des ressources humaines en PME, Ludivine Adla, Virginie Gallego-Roquelaure et Marc-André Vilette, AGRH Vuibert, septembre 2022</w:t>
+                <w:t xml:space="preserve">« La mobilisation du Design Thinking pour favoriser l’innovation dans l’enseignement supérieur : Etude de dispositifs « plateformes d’innovation »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038767v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
+                <w:t xml:space="preserve">Management des ressources humaines en PME, Ludivine Adla, Virginie Gallego-Roquelaure et Marc-André Vilette, AGRH Vuibert, septembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.046.0045⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098941ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038768v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
+                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 46 (1), pp.45-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.046.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476959v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vol. 21 (2), pp.23-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038769v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 21 (2), pp.23-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821665v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol.21 n°2</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476933v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.21 n°2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677741v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Maus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating the effectiveness of entrepreneurial teaching in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 34 (1), pp.159-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02348468v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating the effectiveness of entrepreneurial teaching in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos Lima</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038770v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02348468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir le cadre d’un dispositif pédagogique entrepreneurial à l’échelle universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 17 (3), pp.159-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.173.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Impact de l'essor des Produits alimentaires de terroir sur le développement territorial : une application au secteur alimentaire en Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales méditerranéennes d'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Enjeux et perspectives de la mise en réseau, n°3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5588,231 +5931,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission/cession d’entreprises en région Corse : enjeux et perspectives 2022 Focus sur les entrepreneurs de plus de 55 ans</w:t>
+                <w:t xml:space="preserve">Transmission/cession d’entreprises en région Corse : enjeux et perspectives 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chaire Mutations et Innovations Territoriales. 2022</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03925670v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission/cession d’entreprises en région Corse : enjeux et perspectives 2022</w:t>
+                <w:t xml:space="preserve">Transmission/cession d’entreprises en région Corse : enjeux et perspectives 2022 Focus sur les entrepreneurs de plus de 55 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2022</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gabay Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Mutations et Innovations Territoriales. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05477400v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Représentations Entrepreneuriales Liées au Genre chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5864,51 +6207,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l'Enseignement de la Gestion des Entreprises. 2021, https://www.pepite-france.fr/orelig-2021/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5918,114 +6261,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la variable environnement dans les stratégies des firmes : une application au secteur alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agriculture, économie et politique. Université de Corse Pascal Paoli, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05190452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6172,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pagni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stora&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebyigue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourbousson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098941ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05190452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pagni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stora&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebyigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourbousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098941ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05190452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>