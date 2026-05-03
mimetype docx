--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -1036,217 +1036,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cession de TPE-PME : le rôle du profil d’engagement du dirigeant sur l’intention de céder son entreprise</w:t>
+                <w:t xml:space="preserve">L’intention de transfert des dirigeants comme gage de performance durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’AIMS, les nouvelles frontières d’un management en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">16e Congrès International Francophone en Entrepreneuriat et PME,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038822v1</w:t>
+                <w:t xml:space="preserve">hal-05038820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intention de transfert des dirigeants comme gage de performance durable ?</w:t>
+                <w:t xml:space="preserve">Cession de TPE-PME : le rôle du profil d’engagement du dirigeant sur l’intention de céder son entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès International Francophone en Entrepreneuriat et PME,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’AIMS, les nouvelles frontières d’un management en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038820v1</w:t>
+                <w:t xml:space="preserve">hal-05038822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des tiers-lieux pour apporter des réponses collectives en situation de crise : le cas des &amp;quot;Makers Uniti</w:t>
               </w:r>
@@ -1347,342 +1347,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’engagement d’entrepreneurs locaux dans l’émergence d’une communauté en ligne</w:t>
+                <w:t xml:space="preserve">Évaluer les impacts de l’éducation entrepreneuriale à l’aune de l’université entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+                <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">15èmeCongrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369269v1</w:t>
+                <w:t xml:space="preserve">hal-05038825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les impacts de l’éducation entrepreneuriale à l’aune de l’université entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmeCongrès International Francophone en Entrepreneuriat et PME</w:t>
+              <w:t xml:space="preserve">15ème congrés CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038825v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les impacts de l’éducation entrepreneuriale à l’aune de l’université entrepreneuriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’engagement d’entrepreneurs locaux dans l’émergence d’une communauté en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Brenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+                <w:t xml:space="preserve">Nicolas Terrazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrés CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">XIIe congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670057v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’éducation à l’entrepreneuriat : proposition d’un cadre pour le pilotage et la mesure d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1720,51 +1720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’éducation entrepreneuriale : construction d’un cadre pour le pilotage et la mesure d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,312 +1796,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les méthodes design thinking pour favoriser l’innovation : vers la construction de plateformes dédiées à l’innovation dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Université européenne de l’innovation publique territoriale 9-11 juillet 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094919v1</w:t>
+                <w:t xml:space="preserve">hal-05171734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes design thinking pour favoriser l’innovation : vers la construction de plateformes dédiées à l’innovation dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">De nouvelles perspectives collaboratives pour favoriser la reprise d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université européenne de l’innovation publique territoriale 9-11 juillet 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte, France</w:t>
+              <w:t xml:space="preserve">Dynamiser un territoire au travers de pratiques coopératives inter organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171734v1</w:t>
+                <w:t xml:space="preserve">hal-05171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles perspectives collaboratives pour favoriser la reprise d’entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alexandre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiser un territoire au travers de pratiques coopératives inter organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171731v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way in French universities to foster innovation and entrepreneurship: Innovation Platforms and Design Thinking</w:t>
               </w:r>
@@ -2304,112 +2304,1470 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Dec 2017, Dakar, Sénégal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer au sein des territoires, Parole d’acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des ressources humaines en PME, Ludivine Adla, Virginie Gallego-Roquelaure et Marc-André Vilette, AGRH Vuibert, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Lebyigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pascal Paoli. 3, 2025, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pascal Paoli. 1, 2024, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneuriat : outils théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2024, Management Décarboné, FNEGE, 978-2-38630-108-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pascal Paoli. 2, 2024, Les carnets de la chaire Mutations et Innovations Territoriales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Léger-Jarniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Certhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Dunod, 336 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit traité des entrepreneurs corses d’aujourd’hui à l’usage de ceux de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana, 2015, 2824106441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Clustering Methods to Enhance Data Representativeness: Toward a Well-Being Indicator for Corsican Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinevra Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,1827 +3802,469 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2509, Springer Nature Switzerland; Springer Nature Switzerland, pp.111-121, 2025, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94953-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des impacts de l’université entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.175-196, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qg6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par l’expérience : le cas du challenge innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprenance au service de la performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une offre transversale PEPITE pour favoriser l’entrepreneuriat étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FNEGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des bonnes pratiques PEPITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-86897-119-7 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’alternance dans une formation à l’entrepreneuriat pour développer le leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Storaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le Leadership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171716v1</w:t>
-              </w:r>
-[...1356 lines deleted...]
-                <w:t xml:space="preserve">hal-05171744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4527,866 +4527,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
+                <w:t xml:space="preserve">« La mobilisation du Design Thinking pour favoriser l’innovation dans l’enseignement supérieur : Etude de dispositifs « plateformes d’innovation »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, vol.46 n°1</w:t>
+              <w:t xml:space="preserve">, 2023, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476959v1</w:t>
+                <w:t xml:space="preserve">hal-05476914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mobilisation du Design Thinking pour favoriser l’innovation dans l’enseignement supérieur : Etude de dispositifs « plateformes d’innovation »,</w:t>
+                <w:t xml:space="preserve">Management des ressources humaines en PME, Ludivine Adla, Virginie Gallego-Roquelaure et Marc-André Vilette, AGRH Vuibert, septembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098941ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476914v1</w:t>
+                <w:t xml:space="preserve">hal-05038767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des ressources humaines en PME, Ludivine Adla, Virginie Gallego-Roquelaure et Marc-André Vilette, AGRH Vuibert, septembre 2022</w:t>
+                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 46 (1), pp.45-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.046.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1098941ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05038767v1</w:t>
+                <w:t xml:space="preserve">hal-05038768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
+                <w:t xml:space="preserve">La mobilisation du design thinking pour favoriser l’innovation dans l’enseignement supérieur : étude de dispositifs « plateformes d’innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 46 (1), pp.45-68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, vol.46 n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/maorg.046.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05038768v1</w:t>
+                <w:t xml:space="preserve">hal-05476959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, 2022, Vol. 21 (2), pp.23-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677741v1</w:t>
+                <w:t xml:space="preserve">hal-05038769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Richomme-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038769v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les jeunes femmes n’entreprennent-elles pas autant que les jeunes hommes ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Najoua Boufaden</w:t>
+                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://theconversation.com/pourquoi-les-jeunes-femmes-nentreprennent-elles-pas-autant-que-les-jeunes-hommes-180426</w:t>
+              <w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol.21 n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821665v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dispositifs expérientiels de sensibilisation à l’entrepreneuriat : quelles soft skills sont mobilisées par les participants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramorsi Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.23-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476933v1</w:t>
+                <w:t xml:space="preserve">hal-03677741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
               </w:r>
@@ -5506,298 +5506,298 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating the effectiveness of entrepreneurial teaching in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Lima</w:t>
+                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 34 (1), pp.159-186. </w:t>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038770v1</w:t>
+                <w:t xml:space="preserve">halshs-02348468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating the effectiveness of entrepreneurial teaching in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos V.B.T. Lima</w:t>
+                <w:t xml:space="preserve">Marcos Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">, 2019, n° 34 (1), pp.159-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02348468v1</w:t>
+                <w:t xml:space="preserve">hal-05038770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir le cadre d’un dispositif pédagogique entrepreneurial à l’échelle universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pagni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stora&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebyigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourbousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098941ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05190452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebyigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pagni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stora&#239;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourbousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098941ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05190452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>