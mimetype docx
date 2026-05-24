--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1796,191 +1796,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes design thinking pour favoriser l’innovation : vers la construction de plateformes dédiées à l’innovation dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">De nouvelles perspectives collaboratives pour favoriser la reprise d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graziella Luisi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université européenne de l’innovation publique territoriale 9-11 juillet 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte, France</w:t>
+              <w:t xml:space="preserve">Dynamiser un territoire au travers de pratiques coopératives inter organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171734v1</w:t>
+                <w:t xml:space="preserve">hal-05171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles perspectives collaboratives pour favoriser la reprise d’entreprise</w:t>
+                <w:t xml:space="preserve">Les méthodes design thinking pour favoriser l’innovation : vers la construction de plateformes dédiées à l’innovation dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alexandre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiser un territoire au travers de pratiques coopératives inter organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">Université européenne de l’innovation publique territoriale 9-11 juillet 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Jul 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171731v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un dispositif pédagogique expérientiel sur la sensibilisation aux soft skills entrepreneuriales : Cas du « Challenge Innovation »</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebyigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pagni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stora&#239;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourbousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098941ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05190452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boulmakoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Boufaden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebegue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Redien-Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richomme-Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Richome-Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrazzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03670087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Lebyigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#233;ger-Jarniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Certhoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pagni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stora&#239;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bourbousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098941ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V.B.T. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03821658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05190452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>