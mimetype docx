--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -1823,290 +1823,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+                <w:t xml:space="preserve">Fatigue strengthening of cracked steel plates with CFRP laminates in the case of old steel materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.421-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508775v1</w:t>
+                <w:t xml:space="preserve">hal-01915839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue strengthening of cracked steel plates with CFRP laminates in the case of old steel materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01915839v1</w:t>
+                <w:t xml:space="preserve">hal-05508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of strain rate effect on the pseudoelastic behavior of NiTi SMA using a simple thermomechanical coupling model</w:t>
               </w:r>
@@ -2865,57 +2865,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2955,51 +2955,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508804v1</w:t>
+                <w:t xml:space="preserve">hal-01072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
               </w:r>
@@ -3011,57 +3011,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3101,477 +3101,477 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072042v1</w:t>
+                <w:t xml:space="preserve">hal-05508804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+                <w:t xml:space="preserve">Use of UHPFRC overlay to reduce stresses in orthotropic steel decks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Chirani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">F. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (-), pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985898v1</w:t>
+                <w:t xml:space="preserve">hal-00946129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Dieng</w:t>
+                <w:t xml:space="preserve">Use of Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.1547-1556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857222v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of UHPFRC overlay to reduce stresses in orthotropic steel decks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gomes</w:t>
+                <w:t xml:space="preserve">Use Shape Memory Alloys damper device to mitigate vibration amplitudes of bridge cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Toutlemonde</w:t>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.1547-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2013.06.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00946129v1</w:t>
+                <w:t xml:space="preserve">hal-00857222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage assessment of pre-stressed structures: A SVD-based approach to deal with time-varying loading</w:t>
               </w:r>
@@ -3810,333 +3810,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMA in mitigation of extreme loads in civil engineering: Damping actions in stayed cables</w:t>
+                <w:t xml:space="preserve">Influence of an aqueous environment on the fretting behaviour of steel wires used in civil engineering cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Torra</w:t>
+                <w:t xml:space="preserve">Virginie Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Isalgue</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82, pp 539-544. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp 1585-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.82.539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907002v1</w:t>
+                <w:t xml:space="preserve">hal-00906936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an aqueous environment on the fretting behaviour of steel wires used in civil engineering cables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMA in mitigation of extreme loads in civil engineering: Damping actions in stayed cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vicenç Torra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Isalgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco C Lovey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.01.095⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp 539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.82.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906936v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de dégradation et moyens de protection des câbles du génie civil : Exemple des câbles de haubanage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting-fatigue behaviour of bridge engineering cables in a solution of sodium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,243 +5205,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du grenaillage de précontrainte pour la remise à niveaux en fatigue de structures soudées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesively bonded composite reinforcement against fatigue crack propagation in the case of old steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Falaise</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, METZ, France. 16p</w:t>
+              <w:t xml:space="preserve">COST Action TUD1207, Transport and Urban Development 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, BUDAPEST, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686056v1</w:t>
+                <w:t xml:space="preserve">hal-01638303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesively bonded composite reinforcement against fatigue crack propagation in the case of old steel structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lepretre</w:t>
+                <w:t xml:space="preserve">Utilisation du grenaillage de précontrainte pour la remise à niveaux en fatigue de structures soudées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TUD1207, Transport and Urban Development 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, BUDAPEST, Hungary. 6p</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, METZ, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638303v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack reinforcement of old steel structures using adhesively bonded composite</w:t>
               </w:r>
@@ -5978,243 +5978,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined AE and B-WIM based monitoring of bridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des contraintes résiduelles dans les assemblages soudés et amélioration de leur durée de vie par techniques de parachèvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aljosa Sajna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lamine Dieng</w:t>
+                <w:t xml:space="preserve">Michel Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkey TRIMM National Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, ANKARA, Turkey. 32p</w:t>
+              <w:t xml:space="preserve">GC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684417v1</w:t>
+                <w:t xml:space="preserve">hal-01470598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des contraintes résiduelles dans les assemblages soudés et amélioration de leur durée de vie par techniques de parachèvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+                <w:t xml:space="preserve">Combined AE and B-WIM based monitoring of bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljosa Sajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Znidaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 10p</w:t>
+              <w:t xml:space="preserve">Turkey TRIMM National Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, ANKARA, Turkey. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470598v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of stress-induced martensitic transformation in NiTi based Shape Memory Alloy wires</w:t>
               </w:r>
@@ -6518,467 +6518,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving welded joint fatigue life using shot peening or grinding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature bond behavior of concrete with braided aramid fiber bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bouidarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 92nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 8p, schémas, graphiques, ill. en coul., bibliogr</w:t>
+              <w:t xml:space="preserve">FRPRCS11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, GUIMARAES, Portugal. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851499v1</w:t>
+                <w:t xml:space="preserve">hal-01213655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature behavior of braided aramid fiber bars/concrete interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving welded joint fatigue life using shot peening or grinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Bouidarene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Fiber Reinforced Polymers for Reinforced Concrete Structures, FRPRCS11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Portugal. 10p, ill. en coul., graphiques, schémas, tabl</w:t>
+              <w:t xml:space="preserve">TRB 92nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 8p, schémas, graphiques, ill. en coul., bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851495v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature bond behavior of concrete with braided aramid fiber bars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature behavior of braided aramid fiber bars/concrete interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bouidarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPRCS11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, GUIMARAES, Portugal. 10p</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Fiber Reinforced Polymers for Reinforced Concrete Structures, FRPRCS11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Portugal. 10p, ill. en coul., graphiques, schémas, tabl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213655v1</w:t>
+                <w:t xml:space="preserve">hal-00851495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'armatures en PRF d'aramide utilisées dans les structures en béton armé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bouidarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
@@ -7501,277 +7501,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of an Orthotropic Bridge Deck with a UHPFRC Topping Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Gomes</w:t>
+                <w:t xml:space="preserve">Effet de l’environnement sur la propagation de fissures dans les fils de câbles d’ouvrages d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hipermat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, KASSEL, Germany. 8p</w:t>
+              <w:t xml:space="preserve">31èmes Journées de Printemps de la Société Française de Métallurgie et des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp. 449-455, schémas, ill. en coul., graphiques, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212992v1</w:t>
+                <w:t xml:space="preserve">hal-00851980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’environnement sur la propagation de fissures dans les fils de câbles d’ouvrages d’art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">Behaviour of an Orthotropic Bridge Deck with a UHPFRC Topping Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées de Printemps de la Société Française de Métallurgie et des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp. 449-455, schémas, ill. en coul., graphiques, bibliogr</w:t>
+              <w:t xml:space="preserve">Hipermat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, KASSEL, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851980v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation in civil engineering bridge cables: Coupled phenomena of fatigue and corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,64 +8051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of damping in civil engineering structures using smart materials (NiTi SMA). An application to stayed cables for bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Isalgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Torra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco C Lovey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8176,90 +8176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'une fissure par fatigue dans un fil de câble d'haubanage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8284,51 +8284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre le fretting-fatigue et la corrosion dans les câbles d'ouvrages d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8392,51 +8392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de dégradation et moyens de protection des câbles du génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8474,51 +8474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fatigue de contact dans les câbles corrodés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Gabsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Zouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abdennadher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9020030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Rondineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd6020025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepretre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirani Shabnam Arbab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilvin Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ringsberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Hagman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Luc Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2272132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd3040035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Omrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Dyke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lalonde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Sattarpanah Karganroudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Dia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47709-7_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Evard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20974453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Masmoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Birame Gning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01414" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ammar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.05.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Amine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Falaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.12.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKVKZWJR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cannard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.08.056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDW6VN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chirani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.07.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HF5X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toutlemonde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2013.06.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7P65NP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00880660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Torra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Auguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Carreras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C Lovey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Torra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Isalgue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.539" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB42GNZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Girardeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Znidari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29751-4_21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2279" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chemin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Thieuleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638303v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Sajna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Znidaric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kalin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grasset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bernoala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouidarene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00837988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6555-3_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R9MR6VGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Renaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cunat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terriault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Lamine Dieng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL099N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006360v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Gabsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Zouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abdennadher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9020030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Rondineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd6020025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lepretre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirani Shabnam Arbab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilvin Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2023001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ringsberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvar Hagman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11091791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Luc Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2272132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd3040035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Omrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Dyke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lalonde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Sattarpanah Karganroudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Dia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47709-7_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Volkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Evard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x20974453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Masmoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04320455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Birame Gning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01414" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ammar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2018.05.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Amine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Falaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.12.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKVKZWJR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cannard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.08.056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDW6VN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toutlemonde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2013.06.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7P65NP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Chirani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.07.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HF5X4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00880660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Point" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Torra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Auguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Carreras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C Lovey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.095" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB42GNZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Torra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Isalgue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.82.539" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04472883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Girardeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Znidari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29751-4_21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2279" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chemin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638303v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Thieuleux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grasset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Sajna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Znidaric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kalin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ktari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bernoala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rolland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouidarene" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00837988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6555-3_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R9MR6VGM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851980v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Renaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cunat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terriault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391255v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Siegert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Lamine Dieng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL099N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006360v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>