--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -329,386 +329,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage d'itemsets à forte utilité moyenne sous contraintes de taille</w:t>
+                <w:t xml:space="preserve">Trie-based Output Space Itemset Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData55660.2022.10020843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913030v1</w:t>
+                <w:t xml:space="preserve">hal-03959745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trie-based Output Space Itemset Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Measure for Outlier Detection in Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Big Data (Big Data)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 35, Data Intelligibilty, Business Intelligence and Semantic Web, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.8679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData55660.2022.10020843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959745v1</w:t>
+                <w:t xml:space="preserve">hal-03415728v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Measure for Outlier Detection in Knowledge Graph</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echantillonnage d'itemsets à forte utilité moyenne sous contraintes de taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.209-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.8679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03415728v3</w:t>
+                <w:t xml:space="preserve">hal-03913030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern on demand in transactional distributed databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.101908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,90 +755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential pattern sampling with norm-based utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,1018 +864,1252 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology for Newborn Screening: Towards a Knowledge Graph for Sickle Cell Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kpangni Alex Jérémie Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Macau, France. pp.8040-8049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11401918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838985v1</w:t>
+                <w:t xml:space="preserve">hal-05563681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Sampling for High Utility Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Class Outlier Detection of Label-Induced Ambiguity in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10826031⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Macau, France. pp.5593-5602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11401678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272675v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of Sequential Pattern Sampling</w:t>
+                <w:t xml:space="preserve">RPS: A Generic Reservoir Patterns Sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Ba</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9672071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527521v1</w:t>
+                <w:t xml:space="preserve">hal-04838985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation de l'échantillonnage de motifs séquentiels</w:t>
+                <w:t xml:space="preserve">Scalable Sampling for High Utility Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Ba</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC (Extraction et Gestion des Connaissances) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, France. pp.104-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10826031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239177v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs à la demande dans une base de données distribuée</w:t>
+                <w:t xml:space="preserve">Parallélisation de l'échantillonnage de motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion de connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">EGC (Extraction et Gestion des Connaissances) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269826v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage de motifs séquentiels sous contrainte sur la norme</w:t>
+                <w:t xml:space="preserve">Parallelization of Sequential Pattern Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orlando, France. pp.5882-5884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9672071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889229v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Découverte de motifs à la demande dans une base de données distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et gestion de connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sequential Pattern Sampling with Norm Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echantillonnage de motifs séquentiels sous contrainte sur la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Li Haoyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Average-Utility Itemset Sampling Under Length Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13281, Springer International Publishing, pp.134-148, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05936-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Sampling in Distributed Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Databases and Information Systems - 24th European Conference, ADBIS 2020, Lyon, France, August 25-27, 2020, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.60-74, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-54832-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1943,51 +2177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB370D9F"/>
+    <w:nsid w:val="D80FCEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2174,51 +2408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lamine-diop-bsf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4539-2549" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/diop_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Bekkoucha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415728v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Diop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9672071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05936-0_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lamine-diop-bsf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4539-2549" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/diop_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Bekkoucha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415728v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpangni Alex J&#233;r&#233;mie Koua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9672071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05936-0_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>