--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -329,386 +329,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trie-based Output Space Itemset Sampling</w:t>
+                <w:t xml:space="preserve">Echantillonnage d'itemsets à forte utilité moyenne sous contraintes de taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Big Data (Big Data)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.209-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959745v1</w:t>
+                <w:t xml:space="preserve">hal-03913030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Measure for Outlier Detection in Knowledge Graph</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trie-based Output Space Itemset Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diop</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.8679⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData55660.2022.10020843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415728v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage d'itemsets à forte utilité moyenne sous contraintes de taille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Measure for Outlier Detection in Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 35, Data Intelligibilty, Business Intelligence and Semantic Web, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.8679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913030v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415728v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern on demand in transactional distributed databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.101908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,90 +755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential pattern sampling with norm-based utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -917,77 +917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Newborn Screening: Towards a Knowledge Graph for Sickle Cell Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kpangni Alex Jérémie Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1034,64 +1034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Class Outlier Detection of Label-Induced Ambiguity in Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,282 +1318,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation de l'échantillonnage de motifs séquentiels</w:t>
+                <w:t xml:space="preserve">Parallelization of Sequential Pattern Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC (Extraction et Gestion des Connaissances) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orlando, France. pp.5882-5884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9672071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239177v1</w:t>
+                <w:t xml:space="preserve">hal-03527521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of Sequential Pattern Sampling</w:t>
+                <w:t xml:space="preserve">Parallélisation de l'échantillonnage de motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC (Extraction et Gestion des Connaissances) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9672071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527521v1</w:t>
+                <w:t xml:space="preserve">hal-03239177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de motifs à la demande dans une base de données distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion de connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1612,269 +1612,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Pattern Sampling with Norm Constraints</w:t>
+                <w:t xml:space="preserve">Echantillonnage de motifs séquentiels sous contrainte sur la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889230v1</w:t>
+                <w:t xml:space="preserve">hal-01889229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage de motifs séquentiels sous contrainte sur la norme</w:t>
+                <w:t xml:space="preserve">Sequential Pattern Sampling with Norm Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li Haoyuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.35-46</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889229v1</w:t>
+                <w:t xml:space="preserve">hal-01889230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1983,77 +1983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Sampling in Distributed Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talibouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Databases and Information Systems - 24th European Conference, ADBIS 2020, Lyon, France, August 25-27, 2020, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.60-74, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,51 +2177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D80FCEC3"/>
+    <w:nsid w:val="1CE24A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2408,51 +2408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lamine-diop-bsf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4539-2549" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/diop_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Bekkoucha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415728v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpangni Alex J&#233;r&#233;mie Koua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9672071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05936-0_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lamine-diop-bsf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4539-2549" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/diop_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawad Bekkoucha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talibouya Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415728v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Diop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2021.101908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01417-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpangni Alex J&#233;r&#233;mie Koua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04838985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10826031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9672071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li Haoyuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05936-0_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54832-2_7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>