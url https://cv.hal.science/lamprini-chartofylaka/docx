--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -368,503 +368,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in context effect-based education: the TEEC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdeau Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20935/AL2988⟩</w:t>
+              <w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (CONTEXT-21 Special Issue), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357115v1</w:t>
+                <w:t xml:space="preserve">hal-03292795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding and knowledge elaboration across cultural and geographical contexts: An exploratory case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Damala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Bail</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lcsi.2020.100477⟩</w:t>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL2988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044452v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grounding and knowledge elaboration across cultural and geographical contexts: An exploratory case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (1), </w:t>
+              <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.100477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lcsi.2020.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078928v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in context effect-based education: the TEEC project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Anjou</w:t>
+                <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourdeau Jacqueline</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (CONTEXT-21 Special Issue), </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292795v1</w:t>
+                <w:t xml:space="preserve">hal-03078928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation for Phonological Assimilation in Bilingual Children</w:t>
               </w:r>
@@ -1218,768 +1218,768 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using game-based research approaches to gauge children's perceptions: insights from a food education project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engaging with otherness in intercultural distance learning: case studies from primary education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th International Simulation and Gaming Association's Conference 2025 (ISAGA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">IAIE 2025 - Currents in education: Navigating change in languages, cultures and communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Intercultural Education (IAIE); Eötvös Loránd University (ELTE) : Department of English Language Pedagogy (DELP), Jun 2025, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451208v1</w:t>
+                <w:t xml:space="preserve">hal-05125777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging with otherness in intercultural distance learning: case studies from primary education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond Programming Assistance towards the Integration of Generative AI into Computer Science Education: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAIE 2025 - Currents in education: Navigating change in languages, cultures and communities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy. pp.380-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98462-4_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125777v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Programming Assistance towards the Integration of Generative AI into Computer Science Education: A Scoping Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Students' conceptions on sugar production : a comparative and collaborative study between French West Indies and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of 14th Conference of European Researchers in Didactics of Biology (ERIDOB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Researchers in Didactics of Biology (ERIDOB), Jul 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144341v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students' conceptions on sugar production : a comparative and collaborative study between French West Indies and Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging digital tools for research purposes in remote educational settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 14th Conference of European Researchers in Didactics of Biology (ERIDOB 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Researchers in Didactics of Biology (ERIDOB), Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Education and Distance Learning (ICEDL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678670v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging digital tools for research purposes in remote educational settings</w:t>
+                <w:t xml:space="preserve">Collaboration for Sustainability Education in the Lesser Antilles: The Formalink Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Obertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Education and Distance Learning (ICEDL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CAS23-2023 Conference on The Sustainability and Development Initiatives of the Caribbean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, St Augustine, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176526v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration for Sustainability Education in the Lesser Antilles: The Formalink Project</w:t>
+                <w:t xml:space="preserve">Croisement de contextes différents dans les études auprès des jeunes enfants : : quels enjeux méthodologiques sur la conception et l'évaluation des instruments de collecte de données?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS23-2023 Conference on The Sustainability and Development Initiatives of the Caribbean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, St Augustine, Trinidad and Tobago</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe - Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d'Évaluation en Éducation en Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe, France. pp.498-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326342v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder des concepts abstraits ou “complexes” au travers du jeu : le projet TiNum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour du jeu 2022 - Colloque du GIS Jeu et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de contextes, observation, définition et méthode d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2008,1135 +2008,1109 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "JRE-Riiclas 2022" - Les Journées de la Recherche en Éducation-Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement de contextes différents dans les études auprès des jeunes enfants : : quels enjeux méthodologiques sur la conception et l'évaluation des instruments de collecte de données?</w:t>
+                <w:t xml:space="preserve">Les conceptions des enfants sur la cybersécurité dans un espace ultramarin: une étude sur la notion de mots de passe menée en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe - Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d'Évaluation en Éducation en Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe, France. pp.498-506</w:t>
+              <w:t xml:space="preserve">Prune II 2021: Perspectives de Recherches sur les Usages du Numérique dans l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856075v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions des enfants sur la cybersécurité dans un espace ultramarin: une étude sur la notion de mots de passe menée en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des usages du numérique dans les apprentissages basés sur les effets de contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Stockless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Locret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prune II 2021: Perspectives de Recherches sur les Usages du Numérique dans l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221505v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des usages du numérique dans les apprentissages basés sur les effets de contextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Stockless</w:t>
+                <w:t xml:space="preserve">The relevance of context in questionnaire instrument design: examples from a study involving learners from Guadeloupe and Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valéry Psyché</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Caribbean Academy of Sciences 22nd General Meeting and Biennial Conference 2020/2021 (CAS-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Georgetown, Guyana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233167v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of context in questionnaire instrument design: examples from a study involving learners from Guadeloupe and Quebec</w:t>
+                <w:t xml:space="preserve">Je conte sur l’interculturalité : une étude auprès des élèves du primaire de la Guadeloupe et du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Academy of Sciences 22nd General Meeting and Biennial Conference 2020/2021 (CAS-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Georgetown, Guyana</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Choc des contextes et complexification des savoirs en éducation plurilingue et interculturelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324772v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je conte sur l’interculturalité : une étude auprès des élèves du primaire de la Guadeloupe et du Québec</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégrer l’interculturalité dans l’éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Choc des contextes et complexification des savoirs en éducation plurilingue et interculturelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443603v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer l’interculturalité dans l’éducation au développement durable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de compétences interculturelles dans des apprentissages en collaboration à distance : retour sur une expérience menée entre la Guadeloupe et le Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233528v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de compétences interculturelles dans des apprentissages en collaboration à distance : retour sur une expérience menée entre la Guadeloupe et le Québec</w:t>
+                <w:t xml:space="preserve">Enrichir les pratiques de classe par le numérique : retour des enseignants sur une expérimentation menée en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en EIAH (RJC EIAH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221508v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir les pratiques de classe par le numérique : retour des enseignants sur une expérimentation menée en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Fostering diversity and cultural awareness emanated from learning one's context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en EIAH (RJC EIAH 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The Beauty and Pleasure of Understanding: Engaging with Contemporary Challenges Through Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860885v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering diversity and cultural awareness emanated from learning one's context</w:t>
+                <w:t xml:space="preserve">Developing a context-based learning approach in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Beauty and Pleasure of Understanding: Engaging with Contemporary Challenges Through Science Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">43rd Annual Conference, Caribbean Studies Association (CSA) : Education, Culture and Emancipatory thought in the Caribbean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Studies Association, Jun 2018, Havana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112208v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underpinning Intercultural Competence within a Context-Effect Didactic Method</w:t>
+                <w:t xml:space="preserve">StoryPass – Password Rules Hidden in a Storytelling Game Activity: Steps towards Its Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Forissier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st General Meeting and Conference (CAS-2018), 27th – 30th November 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Caribbean Academy of Sciences (CAS), Nov 2018, Kingston, Jamaica</w:t>
+              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944789v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoryPass – Password Rules Hidden in a Storytelling Game Activity: Steps towards Its Implementation</w:t>
+                <w:t xml:space="preserve">Underpinning Intercultural Competence within a Context-Effect Didactic Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21st General Meeting and Conference (CAS-2018), 27th – 30th November 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Caribbean Academy of Sciences (CAS), Nov 2018, Kingston, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151140v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT’s perspectives in context-driven learning Initiatives: Using a collaboration platform for research in primary education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3191,215 +3165,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRTEL 2018 – International Conference on Research in Teaching, Education &amp; Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street Edventures: Exploring language through street art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHILDREN'S SPACES OR SPACES FOR CHILDREN? When education intersects with the everyday life in the city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3409,65 +3288,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to collaborate for a better understanding of the sciences in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,322 +3361,456 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-a-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storypass: Password rules hidden in a storytelling toy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ITRA Conference is Toys and Material Culture: Hybridisation, Design and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-to-guess but easy-to-remember: understanding children's password security issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Game-Based Research Approaches to Gauge Children’s Perceptions: Insights from a Food Education Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Méndez Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sirkku Kotilainen. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trautwein, F., Zürn, B., Lukosch, H., Meijer, S., Alf, T. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in practice: Studying children and youth online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21241/ssoar.83031⟩</w:t>
+              <w:t xml:space="preserve">Shaping the Future through Simulation and Gaming. ISAGA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16439, Springer Nature Switzerland, pp.297-309, 2026, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-20129-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713001v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hard-to-guess but easy-to-remember: understanding children's password security issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinelopi Troullinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sirkku Kotilainen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in practice: Studying children and youth online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz-Institut für Medienforschung | Hans-Bredow-Institut (HBI), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21241/ssoar.83031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Activating the Context for Learning and Teaching: Findings from the TEEC Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Psyché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3829,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Use of Context in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781786308290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3870,209 +3883,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d’éducation à la cybersécurité en Guadeloupe : le projet TiNum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODIL, plateforme francophone des initiatives de lutte contre la désinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Ethical Discourse to Empirical Evidence: How Ethics Is Operationalized in Studies on Generative AI in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique Projet TiNum : Une étude des pratiques sur la sécurité des mots de passe par l’ approche ludique du storytelling chez les enfants du cycle 3 en contexte guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] N/A. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4082,114 +4245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage basé sur les effets de contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université des Antilles, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03977433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4336,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958964.2025.2471974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdeau Jacqueline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julia Carbajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2020.1717955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez Barreto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Locret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958964.2025.2471974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdeau Jacqueline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julia Carbajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2020.1717955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Locret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>