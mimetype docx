--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -3602,51 +3602,51 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-20129-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451208v1</w:t>
+                <w:t xml:space="preserve">hal-05451208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard-to-guess but easy-to-remember: understanding children's password security issues</w:t>
               </w:r>
@@ -4499,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958964.2025.2471974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdeau Jacqueline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julia Carbajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2020.1717955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Locret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958964.2025.2471974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdeau Jacqueline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julia Carbajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2020.1717955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Locret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>