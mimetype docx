--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -502,265 +502,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grounding and knowledge elaboration across cultural and geographical contexts: An exploratory case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20935/AL2988⟩</w:t>
+              <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.100477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lcsi.2020.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357115v1</w:t>
+                <w:t xml:space="preserve">hal-03044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding and knowledge elaboration across cultural and geographical contexts: An exploratory case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Baker</w:t>
+                <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Detienne</w:t>
+                <w:t xml:space="preserve">Areti Damala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.100477. </w:t>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lcsi.2020.100477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL2988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044452v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
               </w:r>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Education and Distance Learning (ICEDL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Obertan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS23-2023 Conference on The Sustainability and Development Initiatives of the Caribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St Augustine, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe - Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d'Évaluation en Éducation en Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe, France. pp.498-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2057,51 +2057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conceptions des enfants sur la cybersécurité dans un espace ultramarin: une étude sur la notion de mots de passe menée en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prune II 2021: Perspectives de Recherches sur les Usages du Numérique dans l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry de Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Academy of Sciences 22nd General Meeting and Biennial Conference 2020/2021 (CAS-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Georgetown, Guyana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2910,191 +2910,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoryPass – Password Rules Hidden in a Storytelling Game Activity: Steps towards Its Implementation</w:t>
+                <w:t xml:space="preserve">Underpinning Intercultural Competence within a Context-Effect Didactic Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21st General Meeting and Conference (CAS-2018), 27th – 30th November 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Caribbean Academy of Sciences (CAS), Nov 2018, Kingston, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151140v1</w:t>
+                <w:t xml:space="preserve">hal-01944789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underpinning Intercultural Competence within a Context-Effect Didactic Method</w:t>
+                <w:t xml:space="preserve">StoryPass – Password Rules Hidden in a Storytelling Game Activity: Steps towards Its Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Forissier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st General Meeting and Conference (CAS-2018), 27th – 30th November 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Caribbean Academy of Sciences (CAS), Nov 2018, Kingston, Jamaica</w:t>
+              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944789v1</w:t>
+                <w:t xml:space="preserve">hal-02151140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT’s perspectives in context-driven learning Initiatives: Using a collaboration platform for research in primary education</w:t>
               </w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinelopi Troullinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sirkku Kotilainen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in practice: Studying children and youth online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Institut für Medienforschung | Hans-Bredow-Institut (HBI), 2022, </w:t>
@@ -4161,51 +4161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique Projet TiNum : Une étude des pratiques sur la sécurité des mots de passe par l’ approche ludique du storytelling chez les enfants du cycle 3 en contexte guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] N/A. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4499,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958964.2025.2471974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdeau Jacqueline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julia Carbajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2020.1717955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Locret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958964.2025.2471974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ub6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdeau Jacqueline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julia Carbajal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Hamilton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2020.1717955" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Locret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03977433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>