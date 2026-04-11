--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -169,677 +169,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éducation au développement durable en prise avec la rhétorique, l'analyse du discours et l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.109-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation au déceloppement durable en prise avec la rhétorique, l'analyse de discours et l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Education au développement durable, mars 2013 (n° 1), pp. 109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.109-126</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’orthographe française entre passion et raison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstudia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La passion dans le discours,, 12, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La passion dans le discours,, 12, pp.65-74</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de l'étrangeté chez Albert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viviane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les mots du récit, 2008 (n°1), pp. 107-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Les mots du récit, 2008 (n°1), pp. 107-132</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de la controverse sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le conflit, mai, 2007 (n° 31), pp. 81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les mots de la controverse sur le changement climatique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat sur l'école en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Le conflit, mai, 2007 (n° 31), pp. 81-104</w:t>
+              <w:t xml:space="preserve">, 2001, Le Télémaque. Philosophie, éducation, société., Educations Américaines? (n°20), pp. 149-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Le Télémaque. Philosophie, éducation, société., Educations Américaines? (n°20), pp. 149-172</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Henri Alleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Décembre 1998 (n° 57), pp. 109-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Décembre 1998 (n° 57), pp. 109-129</w:t>
+              <w:t xml:space="preserve">, 1998, Algérie entre crise et identité, Décembre 1998 (n°57), pp. 5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Présentation.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévy Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Algérie entre crise et identité, Décembre 1998 (n°57), pp. 5-6</w:t>
+              <w:t xml:space="preserve">, 1997, Mars 1997 (n° 50), pp. 5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexicométrie et débat politique sur l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n° 9, pp. 39-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues du pouvoir et pouvoirs de la parole dans les pays maghrébins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, n°57, pp. 74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots entre l'écologie et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -855,329 +1032,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1997-2 (n° 71), pp. 53-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Politiques linguistiques, septembre 1997 (n° 52), pp. 3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160351v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-01163449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture algérienne de l'Etranger</w:t>
               </w:r>
@@ -2112,730 +2112,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel vocabulaire pour la didactique des sciences ? Et quelle méthode d'approche du langage techno-scientifique en FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs De Mots, Passeurs d'espoir, Colloque AUF, Lisbonne, Portugal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots stratégiques et leurs cooccurrents dans les romans de Maurice Jury. méthode lexicométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mots Stratégiques, Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Portugal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexicométrie et analyse du discours. Au carrefour de la science, la politique et la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles journées de l'ERLA (Équipe de Recherche en Linguistique Appliquée), n°5, "Aspects linguistiques du texte religieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Brest, France. pp.239-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Brest, France. pp.239-258</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique, socle commun des savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau en lexicologie : 25 ans de recherche lexicale (6ème Colloque International de Iexicologie) Tunis, 13 – 16 Novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibrahim BEN MRAD, Nov 2008, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Ibrahim BEN MRAD, Nov 2008, Tunis, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argument comparatif et ses marqueurs linguistiques dans le discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours de campagne, 6èmes Journées SELP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination dans les manuels scolaires : problème de terminologie grammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles journées de l'ERLA (Équipe de Recherche en Linguistique Appliquée), n°4, "Coordination / subordination dans le texte de spécialité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Brest, France. pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nice, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode des cooccurrences : recherche sémantique sur le nom propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e journées internationales d'Analyse Statistiques des Données Textuelles (JADT'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Pagination non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Pagination non précisée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet de serre entre les incertitudes scientifiques, la rhétorique politique et les registres de la lexicométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ADEST/ OST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des mines, Observatoire des sciences et des techniques, Paris, Mar 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration du lexique spécifique à l'expression techno-scientifique: méthode et application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexicologie et terminologie, interculturalité et analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids des mots dans la réception des textes. Quels enjeux didactiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux didactiques des théories du texte dans l'enseignement du français et des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur la formation (CeRF), IUFM de Toulouse, Feb 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160244v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01163418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages scientifiques et techniques</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Louise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Koren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00715016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aubert-Per&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne El Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Troquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00772826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiden Serge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Louise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Koren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00715016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aubert-Per&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne El Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Troquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00772826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiden Serge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>