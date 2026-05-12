--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -169,1015 +169,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éducation au déceloppement durable en prise avec la rhétorique, l'analyse de discours et l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Education au développement durable, mars 2013 (n° 1), pp. 109-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation au développement durable en prise avec la rhétorique, l'analyse du discours et l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Education au développement durable, mars 2013 (n° 1), pp. 109-126</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’orthographe française entre passion et raison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstudia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La passion dans le discours,, 12, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La passion dans le discours,, 12, pp.65-74</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de l'étrangeté chez Albert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viviane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les mots du récit, 2008 (n°1), pp. 107-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Les mots du récit, 2008 (n°1), pp. 107-132</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de la controverse sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le conflit, mai, 2007 (n° 31), pp. 81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les mots de la controverse sur le changement climatique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat sur l'école en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Le conflit, mai, 2007 (n° 31), pp. 81-104</w:t>
+              <w:t xml:space="preserve">, 2001, Le Télémaque. Philosophie, éducation, société., Educations Américaines? (n°20), pp. 149-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Le Télémaque. Philosophie, éducation, société., Educations Américaines? (n°20), pp. 149-172</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Henri Alleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Décembre 1998 (n° 57), pp. 109-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Décembre 1998 (n° 57), pp. 109-129</w:t>
+              <w:t xml:space="preserve">, 1998, Algérie entre crise et identité, Décembre 1998 (n°57), pp. 5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Présentation.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues du pouvoir et pouvoirs de la parole dans les pays maghrébins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n°57, pp. 74-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots entre l'écologie et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1997-2 (n° 71), pp. 53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Algérie entre crise et identité, Décembre 1998 (n°57), pp. 5-6</w:t>
+              <w:t xml:space="preserve">, 1997, Politiques linguistiques, septembre 1997 (n° 52), pp. 3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévy Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Mars 1997 (n° 50), pp. 5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicométrie et débat politique sur l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, n° 9, pp. 39-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163449v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01160351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture algérienne de l'Etranger</w:t>
               </w:r>
@@ -2112,730 +2112,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots stratégiques et leurs cooccurrents dans les romans de Maurice Jury. méthode lexicométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mots Stratégiques, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel vocabulaire pour la didactique des sciences ? Et quelle méthode d'approche du langage techno-scientifique en FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs De Mots, Passeurs d'espoir, Colloque AUF, Lisbonne, Portugal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexicométrie et analyse du discours. Au carrefour de la science, la politique et la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles journées de l'ERLA (Équipe de Recherche en Linguistique Appliquée), n°5, "Aspects linguistiques du texte religieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Brest, France. pp.239-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Brest, France. pp.239-258</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique, socle commun des savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau en lexicologie : 25 ans de recherche lexicale (6ème Colloque International de Iexicologie) Tunis, 13 – 16 Novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibrahim BEN MRAD, Nov 2008, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Ibrahim BEN MRAD, Nov 2008, Tunis, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination dans les manuels scolaires : problème de terminologie grammaticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles journées de l'ERLA (Équipe de Recherche en Linguistique Appliquée), n°4, "Coordination / subordination dans le texte de spécialité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Brest, France. pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argument comparatif et ses marqueurs linguistiques dans le discours politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours de campagne, 6èmes Journées SELP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Brest, France. pp.7-23</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode des cooccurrences : recherche sémantique sur le nom propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e journées internationales d'Analyse Statistiques des Données Textuelles (JADT'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Pagination non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Pagination non précisée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots dans la réception des textes. Quels enjeux didactiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux didactiques des théories du texte dans l'enseignement du français et des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur la formation (CeRF), IUFM de Toulouse, Feb 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de serre entre les incertitudes scientifiques, la rhétorique politique et les registres de la lexicométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ADEST/ OST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des mines, Observatoire des sciences et des techniques, Paris, Mar 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration du lexique spécifique à l'expression techno-scientifique: méthode et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicologie et terminologie, interculturalité et analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163418v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01160244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages scientifiques et techniques</w:t>
               </w:r>
@@ -4234,173 +4234,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison explicite et comparaison implicite dans le discours de propagande électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamria Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Banks (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects linguistiques du texte de propagande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 55-69, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Je(eux) énonciatif(s) et enjeux discursifs dans le pamphlet scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamria Chetouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Banks (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marqueurs linguistiques de la présence de l'auteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 79-94, 2005, 2-7475-9083-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160722v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01160721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dire pour dire</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Louise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Koren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00715016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aubert-Per&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne El Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Troquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00772826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiden Serge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;vy Louise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Koren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00715016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aubert-Per&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne El Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Troquer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00772826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiden Serge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>